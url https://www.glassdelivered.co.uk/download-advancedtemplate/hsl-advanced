--- v3 (2026-09-14)
+++ v4 (2026-10-29)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb78b8e56de6144f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/129ede6c5e4248079bd08210a0ed2353.psmdcp" Id="R7b22d39b5cfd4ec3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1506c411e1024912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52e6da4ac21e408c944fc5a5ec42c892.psmdcp" Id="R8a61ecc43297448e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Order" sheetId="1" r:id="rId2"/>
     <x:sheet name="Instructions" sheetId="3" r:id="rId3"/>
     <x:sheet name="MasterData" sheetId="2" state="hidden" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="OuterList">MasterData!$A$2:$A$7</x:definedName>
     <x:definedName name="CavityList">MasterData!$B$2:$B$3</x:definedName>
     <x:definedName name="InnerList">MasterData!$C$2:$C$2</x:definedName>
     <x:definedName name="ToughList">MasterData!$D$2:$D$3</x:definedName>
     <x:definedName name="SpacerList">MasterData!$E$2:$E$4</x:definedName>
     <x:definedName name="GasList">MasterData!$F$2:$F$5</x:definedName>
     <x:definedName name="SightList">MasterData!$G$2:$G$4</x:definedName>
     <x:definedName name="HeritagePatternList">MasterData!$H$2:$H$22</x:definedName>
     <x:definedName name="ShapedList">MasterData!$I$2:$I$4</x:definedName>
     <x:definedName name="SteppedList">MasterData!$J$2:$J$6</x:definedName>
     <x:definedName name="HouseList">MasterData!$K$2:$K$3</x:definedName>
     <x:definedName name="HeritageBlankList">MasterData!$L$2:$L$2</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Heritage Order Template</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 14 Sep 2026</x:t>
+    <x:t>Generated: 29 Oct 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Outer Glass</x:t>
   </x:si>
   <x:si>
     <x:t>Pattern (If Outer is Pattern)</x:t>
   </x:si>
   <x:si>
     <x:t>Cavity Width</x:t>
   </x:si>
   <x:si>
     <x:t>Inner Glass</x:t>
   </x:si>
   <x:si>
     <x:t>Toughened</x:t>
   </x:si>
   <x:si>
     <x:t>Spacer Bar</x:t>
   </x:si>
   <x:si>
     <x:t>Gas</x:t>
   </x:si>
   <x:si>
     <x:t>Sightline</x:t>
   </x:si>