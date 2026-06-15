--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb79f581f072c477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e134f97488b743a7b6176a6c0465ffb2.psmdcp" Id="R9fb2e61b173f4226" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93c5869693914ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cf7d1e3ff1dc4f7c9a5c1f30e17e5912.psmdcp" Id="R28eac68d2bd74ffc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Order" sheetId="1" r:id="rId2"/>
     <x:sheet name="Instructions" sheetId="3" r:id="rId3"/>
     <x:sheet name="MasterData" sheetId="2" state="hidden" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="OuterList">MasterData!$A$2:$A$7</x:definedName>
     <x:definedName name="CavityList">MasterData!$B$2:$B$3</x:definedName>
     <x:definedName name="InnerList">MasterData!$C$2:$C$2</x:definedName>
     <x:definedName name="ToughList">MasterData!$D$2:$D$3</x:definedName>
     <x:definedName name="SpacerList">MasterData!$E$2:$E$4</x:definedName>
     <x:definedName name="GasList">MasterData!$F$2:$F$5</x:definedName>
     <x:definedName name="SightList">MasterData!$G$2:$G$4</x:definedName>
-    <x:definedName name="HeritagePatternList">MasterData!$H$2:$H$21</x:definedName>
+    <x:definedName name="HeritagePatternList">MasterData!$H$2:$H$22</x:definedName>
     <x:definedName name="ShapedList">MasterData!$I$2:$I$4</x:definedName>
     <x:definedName name="SteppedList">MasterData!$J$2:$J$6</x:definedName>
     <x:definedName name="HouseList">MasterData!$K$2:$K$3</x:definedName>
     <x:definedName name="HeritageBlankList">MasterData!$L$2:$L$2</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Heritage Order Template</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 01 May 2026</x:t>
+    <x:t>Generated: 15 Jun 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Outer Glass</x:t>
   </x:si>
   <x:si>
     <x:t>Pattern (If Outer is Pattern)</x:t>
   </x:si>
   <x:si>
     <x:t>Cavity Width</x:t>
   </x:si>
   <x:si>
     <x:t>Inner Glass</x:t>
   </x:si>
   <x:si>
     <x:t>Toughened</x:t>
   </x:si>
   <x:si>
     <x:t>Spacer Bar</x:t>
   </x:si>
   <x:si>
     <x:t>Gas</x:t>
   </x:si>
   <x:si>
     <x:t>Sightline</x:t>
   </x:si>
@@ -162,50 +162,53 @@
     <x:t>Argon</x:t>
   </x:si>
   <x:si>
     <x:t>Krypton</x:t>
   </x:si>
   <x:si>
     <x:t>Xenon</x:t>
   </x:si>
   <x:si>
     <x:t>Special</x:t>
   </x:si>
   <x:si>
     <x:t>Sight</x:t>
   </x:si>
   <x:si>
     <x:t>5.5mm Sightline</x:t>
   </x:si>
   <x:si>
     <x:t>7mm Sightline</x:t>
   </x:si>
   <x:si>
     <x:t>8.5mm Sightline</x:t>
   </x:si>
   <x:si>
     <x:t>Pattern</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arctic</x:t>
   </x:si>
   <x:si>
     <x:t>Autumn</x:t>
   </x:si>
   <x:si>
     <x:t>Cassini</x:t>
   </x:si>
   <x:si>
     <x:t>Chantilly</x:t>
   </x:si>
   <x:si>
     <x:t>Charcoal Sticks</x:t>
   </x:si>
   <x:si>
     <x:t>Contora</x:t>
   </x:si>
   <x:si>
     <x:t>Cotswold</x:t>
   </x:si>
   <x:si>
     <x:t>Digital</x:t>
   </x:si>
   <x:si>
     <x:t>Everglade</x:t>
   </x:si>
@@ -2597,66 +2600,66 @@
       <x:c r="K198" s="6"/>
       <x:c r="L198" s="6"/>
       <x:c r="M198" s="6"/>
       <x:c r="N198" s="6"/>
       <x:c r="O198" s="6"/>
     </x:row>
     <x:row r="200" spans="1:15">
       <x:c r="A200" s="6"/>
       <x:c r="B200" s="6"/>
       <x:c r="C200" s="6"/>
       <x:c r="D200" s="6"/>
       <x:c r="E200" s="6"/>
       <x:c r="F200" s="6"/>
       <x:c r="G200" s="6"/>
       <x:c r="H200" s="6"/>
       <x:c r="I200" s="6"/>
       <x:c r="J200" s="6"/>
       <x:c r="K200" s="6"/>
       <x:c r="L200" s="6"/>
       <x:c r="M200" s="6"/>
       <x:c r="N200" s="6"/>
       <x:c r="O200" s="6"/>
     </x:row>
     <x:row r="202" spans="1:15">
       <x:c r="A202" s="7" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:15">
       <x:c r="A203" s="7" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:15">
       <x:c r="A204" s="7" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:15">
       <x:c r="A205" s="7" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="6">
     <x:mergeCell ref="C1:L2"/>
     <x:mergeCell ref="C3:L3"/>
     <x:mergeCell ref="A202:O202"/>
     <x:mergeCell ref="A203:O203"/>
     <x:mergeCell ref="A204:O204"/>
     <x:mergeCell ref="A205:O205"/>
   </x:mergeCells>
   <x:dataValidations count="207">
     <x:dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="" error="" promptTitle="" prompt="" sqref="A6:A200">
       <x:formula1>=INDIRECT("OuterList")</x:formula1>
       <x:formula2/>
     </x:dataValidation>
     <x:dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="" error="" promptTitle="" prompt="" sqref="C6:C200">
       <x:formula1>=INDIRECT("CavityList")</x:formula1>
       <x:formula2/>
     </x:dataValidation>
     <x:dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="" error="" promptTitle="" prompt="" sqref="D6:D200">
       <x:formula1>=INDIRECT("InnerList")</x:formula1>
       <x:formula2/>
     </x:dataValidation>
     <x:dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="" error="" promptTitle="" prompt="" sqref="E6:E200">
@@ -3479,283 +3482,283 @@
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:A12"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="5" width="28.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="8" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="9" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="9" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="9" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="9" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="9" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="9" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="9" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="9" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="9">
     <x:mergeCell ref="A1:E1"/>
     <x:mergeCell ref="A5:E5"/>
     <x:mergeCell ref="A6:E6"/>
     <x:mergeCell ref="A7:E7"/>
     <x:mergeCell ref="A8:E8"/>
     <x:mergeCell ref="A9:E9"/>
     <x:mergeCell ref="A10:E10"/>
     <x:mergeCell ref="A11:E11"/>
     <x:mergeCell ref="A12:E12"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:L21"/>
+  <x:dimension ref="A1:L22"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H1" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I1" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="J1" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="K1" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L1" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:12">
       <x:c r="A2" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G2" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H2" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I2" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J2" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K2" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="L2" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:12">
       <x:c r="A3" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:12">
       <x:c r="A4" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H4" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I4" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J4" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:12">
       <x:c r="A5" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:12">
       <x:c r="A6" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H6" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J6" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:12">
       <x:c r="A7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:12">
       <x:c r="H8" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:12">
       <x:c r="H9" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:12">
       <x:c r="H10" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
@@ -3790,50 +3793,55 @@
       </x:c>
     </x:row>
     <x:row r="17" spans="1:12">
       <x:c r="H17" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:12">
       <x:c r="H18" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:12">
       <x:c r="H19" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12">
       <x:c r="H20" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:12">
       <x:c r="H21" s="0" t="s">
         <x:v>64</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:12">
+      <x:c r="H22" s="0" t="s">
+        <x:v>65</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="21">
       <vt:lpstr>Order</vt:lpstr>
       <vt:lpstr>Instructions</vt:lpstr>
       <vt:lpstr>MasterData</vt:lpstr>
       <vt:lpstr>Order!Print_Area</vt:lpstr>
       <vt:lpstr>Order!Print_Titles</vt:lpstr>
       <vt:lpstr>MasterData!Print_Area</vt:lpstr>
       <vt:lpstr>MasterData!Print_Titles</vt:lpstr>
       <vt:lpstr>Instructions!Print_Area</vt:lpstr>
       <vt:lpstr>Instructions!Print_Titles</vt:lpstr>