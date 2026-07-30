--- v1 (2026-06-15)
+++ v2 (2026-07-30)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93c5869693914ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cf7d1e3ff1dc4f7c9a5c1f30e17e5912.psmdcp" Id="R28eac68d2bd74ffc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99c675e7ce2c47a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11e196be74f84494b7577bd60fbbe2c7.psmdcp" Id="R845f15b5adb744d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Order" sheetId="1" r:id="rId2"/>
     <x:sheet name="Instructions" sheetId="3" r:id="rId3"/>
     <x:sheet name="MasterData" sheetId="2" state="hidden" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="OuterList">MasterData!$A$2:$A$7</x:definedName>
     <x:definedName name="CavityList">MasterData!$B$2:$B$3</x:definedName>
     <x:definedName name="InnerList">MasterData!$C$2:$C$2</x:definedName>
     <x:definedName name="ToughList">MasterData!$D$2:$D$3</x:definedName>
     <x:definedName name="SpacerList">MasterData!$E$2:$E$4</x:definedName>
     <x:definedName name="GasList">MasterData!$F$2:$F$5</x:definedName>
     <x:definedName name="SightList">MasterData!$G$2:$G$4</x:definedName>
     <x:definedName name="HeritagePatternList">MasterData!$H$2:$H$22</x:definedName>
     <x:definedName name="ShapedList">MasterData!$I$2:$I$4</x:definedName>
     <x:definedName name="SteppedList">MasterData!$J$2:$J$6</x:definedName>
     <x:definedName name="HouseList">MasterData!$K$2:$K$3</x:definedName>
     <x:definedName name="HeritageBlankList">MasterData!$L$2:$L$2</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Heritage Order Template</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 15 Jun 2026</x:t>
+    <x:t>Generated: 30 Jul 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Outer Glass</x:t>
   </x:si>
   <x:si>
     <x:t>Pattern (If Outer is Pattern)</x:t>
   </x:si>
   <x:si>
     <x:t>Cavity Width</x:t>
   </x:si>
   <x:si>
     <x:t>Inner Glass</x:t>
   </x:si>
   <x:si>
     <x:t>Toughened</x:t>
   </x:si>
   <x:si>
     <x:t>Spacer Bar</x:t>
   </x:si>
   <x:si>
     <x:t>Gas</x:t>
   </x:si>
   <x:si>
     <x:t>Sightline</x:t>
   </x:si>