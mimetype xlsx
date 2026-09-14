--- v2 (2026-07-30)
+++ v3 (2026-09-14)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99c675e7ce2c47a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11e196be74f84494b7577bd60fbbe2c7.psmdcp" Id="R845f15b5adb744d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb78b8e56de6144f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/129ede6c5e4248079bd08210a0ed2353.psmdcp" Id="R7b22d39b5cfd4ec3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Order" sheetId="1" r:id="rId2"/>
     <x:sheet name="Instructions" sheetId="3" r:id="rId3"/>
     <x:sheet name="MasterData" sheetId="2" state="hidden" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="OuterList">MasterData!$A$2:$A$7</x:definedName>
     <x:definedName name="CavityList">MasterData!$B$2:$B$3</x:definedName>
     <x:definedName name="InnerList">MasterData!$C$2:$C$2</x:definedName>
     <x:definedName name="ToughList">MasterData!$D$2:$D$3</x:definedName>
     <x:definedName name="SpacerList">MasterData!$E$2:$E$4</x:definedName>
     <x:definedName name="GasList">MasterData!$F$2:$F$5</x:definedName>
     <x:definedName name="SightList">MasterData!$G$2:$G$4</x:definedName>
     <x:definedName name="HeritagePatternList">MasterData!$H$2:$H$22</x:definedName>
     <x:definedName name="ShapedList">MasterData!$I$2:$I$4</x:definedName>
     <x:definedName name="SteppedList">MasterData!$J$2:$J$6</x:definedName>
     <x:definedName name="HouseList">MasterData!$K$2:$K$3</x:definedName>
     <x:definedName name="HeritageBlankList">MasterData!$L$2:$L$2</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Heritage Order Template</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 30 Jul 2026</x:t>
+    <x:t>Generated: 14 Sep 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Outer Glass</x:t>
   </x:si>
   <x:si>
     <x:t>Pattern (If Outer is Pattern)</x:t>
   </x:si>
   <x:si>
     <x:t>Cavity Width</x:t>
   </x:si>
   <x:si>
     <x:t>Inner Glass</x:t>
   </x:si>
   <x:si>
     <x:t>Toughened</x:t>
   </x:si>
   <x:si>
     <x:t>Spacer Bar</x:t>
   </x:si>
   <x:si>
     <x:t>Gas</x:t>
   </x:si>
   <x:si>
     <x:t>Sightline</x:t>
   </x:si>