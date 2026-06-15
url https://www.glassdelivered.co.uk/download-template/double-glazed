--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12b5008efc674c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72d93fdfa6bf45a8b288e59402487e64.psmdcp" Id="R61b7f34c5837400d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaf10651001f4217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e23af5f616054502a093608927ecca0d.psmdcp" Id="R44120ab520f4423e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Order" sheetId="1" r:id="rId2"/>
     <x:sheet name="Instructions" sheetId="3" r:id="rId3"/>
     <x:sheet name="MasterData" sheetId="2" state="hidden" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="OuterGlassList">MasterData!$A$2:$A$25</x:definedName>
     <x:definedName name="InnerGlassList">MasterData!$B$2:$B$15</x:definedName>
     <x:definedName name="SpacerList">MasterData!$C$2:$C$6</x:definedName>
     <x:definedName name="CavityList">MasterData!$D$2:$D$10</x:definedName>
     <x:definedName name="ToughenedList">MasterData!$E$2:$E$3</x:definedName>
     <x:definedName name="DguPatternList">MasterData!$F$2:$F$22</x:definedName>
     <x:definedName name="DguBlankList">MasterData!$G$2:$G$2</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>DGU Order Template</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 01 May 2026</x:t>
+    <x:t>Generated: 15 Jun 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Outer Glass</x:t>
   </x:si>
   <x:si>
     <x:t>Pattern (If Outer is Pattern)</x:t>
   </x:si>
   <x:si>
     <x:t>Spacer Bar - Cavity Width</x:t>
   </x:si>
   <x:si>
     <x:t>Spacer Colour</x:t>
   </x:si>
   <x:si>
     <x:t>Inner Glass</x:t>
   </x:si>
   <x:si>
     <x:t>Toughened</x:t>
   </x:si>
   <x:si>
     <x:t>Width (mm)</x:t>
   </x:si>
   <x:si>
     <x:t>Height (mm)</x:t>
   </x:si>