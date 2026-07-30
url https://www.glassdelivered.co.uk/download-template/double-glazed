--- v1 (2026-06-15)
+++ v2 (2026-07-30)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaf10651001f4217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e23af5f616054502a093608927ecca0d.psmdcp" Id="R44120ab520f4423e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd32d6b8d9ffd4ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/034f64864a2c455f94a1cb26cfe5a88e.psmdcp" Id="R7241263d703c4798" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Order" sheetId="1" r:id="rId2"/>
     <x:sheet name="Instructions" sheetId="3" r:id="rId3"/>
     <x:sheet name="MasterData" sheetId="2" state="hidden" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="OuterGlassList">MasterData!$A$2:$A$25</x:definedName>
     <x:definedName name="InnerGlassList">MasterData!$B$2:$B$15</x:definedName>
     <x:definedName name="SpacerList">MasterData!$C$2:$C$6</x:definedName>
     <x:definedName name="CavityList">MasterData!$D$2:$D$10</x:definedName>
     <x:definedName name="ToughenedList">MasterData!$E$2:$E$3</x:definedName>
     <x:definedName name="DguPatternList">MasterData!$F$2:$F$22</x:definedName>
     <x:definedName name="DguBlankList">MasterData!$G$2:$G$2</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>DGU Order Template</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 15 Jun 2026</x:t>
+    <x:t>Generated: 30 Jul 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Outer Glass</x:t>
   </x:si>
   <x:si>
     <x:t>Pattern (If Outer is Pattern)</x:t>
   </x:si>
   <x:si>
     <x:t>Spacer Bar - Cavity Width</x:t>
   </x:si>
   <x:si>
     <x:t>Spacer Colour</x:t>
   </x:si>
   <x:si>
     <x:t>Inner Glass</x:t>
   </x:si>
   <x:si>
     <x:t>Toughened</x:t>
   </x:si>
   <x:si>
     <x:t>Width (mm)</x:t>
   </x:si>
   <x:si>
     <x:t>Height (mm)</x:t>
   </x:si>