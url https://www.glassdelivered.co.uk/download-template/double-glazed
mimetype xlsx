--- v2 (2026-07-30)
+++ v3 (2026-09-14)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd32d6b8d9ffd4ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/034f64864a2c455f94a1cb26cfe5a88e.psmdcp" Id="R7241263d703c4798" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb63b8c6b63724303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/814d67b0923442229714fb0006e1fd95.psmdcp" Id="R3feafc7cf0104f5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Order" sheetId="1" r:id="rId2"/>
     <x:sheet name="Instructions" sheetId="3" r:id="rId3"/>
     <x:sheet name="MasterData" sheetId="2" state="hidden" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="OuterGlassList">MasterData!$A$2:$A$25</x:definedName>
     <x:definedName name="InnerGlassList">MasterData!$B$2:$B$15</x:definedName>
     <x:definedName name="SpacerList">MasterData!$C$2:$C$6</x:definedName>
     <x:definedName name="CavityList">MasterData!$D$2:$D$10</x:definedName>
     <x:definedName name="ToughenedList">MasterData!$E$2:$E$3</x:definedName>
     <x:definedName name="DguPatternList">MasterData!$F$2:$F$22</x:definedName>
     <x:definedName name="DguBlankList">MasterData!$G$2:$G$2</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>DGU Order Template</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 30 Jul 2026</x:t>
+    <x:t>Generated: 14 Sep 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Outer Glass</x:t>
   </x:si>
   <x:si>
     <x:t>Pattern (If Outer is Pattern)</x:t>
   </x:si>
   <x:si>
     <x:t>Spacer Bar - Cavity Width</x:t>
   </x:si>
   <x:si>
     <x:t>Spacer Colour</x:t>
   </x:si>
   <x:si>
     <x:t>Inner Glass</x:t>
   </x:si>
   <x:si>
     <x:t>Toughened</x:t>
   </x:si>
   <x:si>
     <x:t>Width (mm)</x:t>
   </x:si>
   <x:si>
     <x:t>Height (mm)</x:t>
   </x:si>