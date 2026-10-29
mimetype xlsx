--- v3 (2026-09-14)
+++ v4 (2026-10-29)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb63b8c6b63724303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/814d67b0923442229714fb0006e1fd95.psmdcp" Id="R3feafc7cf0104f5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13e92b611bd74380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6aeb7dd32f5b4625abeed44b7d8fda26.psmdcp" Id="R27c4faa0d90848c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Order" sheetId="1" r:id="rId2"/>
     <x:sheet name="Instructions" sheetId="3" r:id="rId3"/>
     <x:sheet name="MasterData" sheetId="2" state="hidden" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="OuterGlassList">MasterData!$A$2:$A$25</x:definedName>
     <x:definedName name="InnerGlassList">MasterData!$B$2:$B$15</x:definedName>
-    <x:definedName name="SpacerList">MasterData!$C$2:$C$6</x:definedName>
+    <x:definedName name="SpacerList">MasterData!$C$2:$C$7</x:definedName>
     <x:definedName name="CavityList">MasterData!$D$2:$D$10</x:definedName>
     <x:definedName name="ToughenedList">MasterData!$E$2:$E$3</x:definedName>
     <x:definedName name="DguPatternList">MasterData!$F$2:$F$22</x:definedName>
     <x:definedName name="DguBlankList">MasterData!$G$2:$G$2</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>DGU Order Template</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 14 Sep 2026</x:t>
+    <x:t>Generated: 29 Oct 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Outer Glass</x:t>
   </x:si>
   <x:si>
     <x:t>Pattern (If Outer is Pattern)</x:t>
   </x:si>
   <x:si>
     <x:t>Spacer Bar - Cavity Width</x:t>
   </x:si>
   <x:si>
     <x:t>Spacer Colour</x:t>
   </x:si>
   <x:si>
     <x:t>Inner Glass</x:t>
   </x:si>
   <x:si>
     <x:t>Toughened</x:t>
   </x:si>
   <x:si>
     <x:t>Width (mm)</x:t>
   </x:si>
   <x:si>
     <x:t>Height (mm)</x:t>
   </x:si>
@@ -184,50 +184,53 @@
     <x:t>6.8mm Laminate Softcoat</x:t>
   </x:si>
   <x:si>
     <x:t>8mm Softcoat</x:t>
   </x:si>
   <x:si>
     <x:t>10mm Softcoat</x:t>
   </x:si>
   <x:si>
     <x:t>Spacer</x:t>
   </x:si>
   <x:si>
     <x:t>Silver</x:t>
   </x:si>
   <x:si>
     <x:t>Black</x:t>
   </x:si>
   <x:si>
     <x:t>White</x:t>
   </x:si>
   <x:si>
     <x:t>Grey</x:t>
   </x:si>
   <x:si>
     <x:t>Gold</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown</x:t>
   </x:si>
   <x:si>
     <x:t>Cavity</x:t>
   </x:si>
   <x:si>
     <x:t>6mm</x:t>
   </x:si>
   <x:si>
     <x:t>8mm</x:t>
   </x:si>
   <x:si>
     <x:t>10mm</x:t>
   </x:si>
   <x:si>
     <x:t>12mm</x:t>
   </x:si>
   <x:si>
     <x:t>14mm</x:t>
   </x:si>
   <x:si>
     <x:t>16mm</x:t>
   </x:si>
   <x:si>
     <x:t>18mm</x:t>
   </x:si>
@@ -2154,80 +2157,80 @@
       <x:c r="A198" s="6"/>
       <x:c r="B198" s="6"/>
       <x:c r="C198" s="6"/>
       <x:c r="D198" s="6"/>
       <x:c r="E198" s="6"/>
       <x:c r="F198" s="6"/>
       <x:c r="G198" s="6"/>
       <x:c r="H198" s="6"/>
       <x:c r="I198" s="6"/>
       <x:c r="J198" s="6"/>
     </x:row>
     <x:row r="200" spans="1:10">
       <x:c r="A200" s="6"/>
       <x:c r="B200" s="6"/>
       <x:c r="C200" s="6"/>
       <x:c r="D200" s="6"/>
       <x:c r="E200" s="6"/>
       <x:c r="F200" s="6"/>
       <x:c r="G200" s="6"/>
       <x:c r="H200" s="6"/>
       <x:c r="I200" s="6"/>
       <x:c r="J200" s="6"/>
     </x:row>
     <x:row r="202" spans="1:10">
       <x:c r="A202" s="7" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B202" s="8"/>
       <x:c r="C202" s="8"/>
       <x:c r="D202" s="8"/>
       <x:c r="E202" s="8"/>
       <x:c r="F202" s="8"/>
       <x:c r="G202" s="8"/>
       <x:c r="H202" s="8"/>
       <x:c r="I202" s="8"/>
       <x:c r="J202" s="8"/>
     </x:row>
     <x:row r="203" spans="1:10">
       <x:c r="A203" s="9" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:10">
       <x:c r="A204" s="9" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:10">
       <x:c r="A205" s="9" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:10">
       <x:c r="A206" s="9" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="7">
     <x:mergeCell ref="C1:J2"/>
     <x:mergeCell ref="C3:J3"/>
     <x:mergeCell ref="A202:J202"/>
     <x:mergeCell ref="A203:J203"/>
     <x:mergeCell ref="A204:J204"/>
     <x:mergeCell ref="A205:J205"/>
     <x:mergeCell ref="A206:J206"/>
   </x:mergeCells>
   <x:dataValidations count="202">
     <x:dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="" error="" promptTitle="" prompt="" sqref="A6:A200">
       <x:formula1>=INDIRECT("OuterGlassList")</x:formula1>
       <x:formula2/>
     </x:dataValidation>
     <x:dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="" error="" promptTitle="" prompt="" sqref="C6:C200">
       <x:formula1>=INDIRECT("CavityList")</x:formula1>
       <x:formula2/>
     </x:dataValidation>
     <x:dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="" error="" promptTitle="" prompt="" sqref="D6:D200">
       <x:formula1>=INDIRECT("SpacerList")</x:formula1>
       <x:formula2/>
     </x:dataValidation>
@@ -3031,411 +3034,414 @@
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:A12"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="5" width="28.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="10" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="11" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="11" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="11" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="11" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="11" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="11" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="11" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="11" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="9">
     <x:mergeCell ref="A1:E1"/>
     <x:mergeCell ref="A5:E5"/>
     <x:mergeCell ref="A6:E6"/>
     <x:mergeCell ref="A7:E7"/>
     <x:mergeCell ref="A8:E8"/>
     <x:mergeCell ref="A9:E9"/>
     <x:mergeCell ref="A10:E10"/>
     <x:mergeCell ref="A11:E11"/>
     <x:mergeCell ref="A12:E12"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:G25"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G2" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
+      <x:c r="C7" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>