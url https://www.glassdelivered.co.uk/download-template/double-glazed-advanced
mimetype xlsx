--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b8f33dadfa24e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/23134641d2ff4eb18fdf920ab18894ae.psmdcp" Id="R15128c25d88b4ab0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea77f47d4a5a4f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/220c13ab866c46f183fd6347dee8db17.psmdcp" Id="R8552fbfc47384bdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Order" sheetId="1" r:id="rId2"/>
     <x:sheet name="Instructions" sheetId="3" r:id="rId3"/>
     <x:sheet name="MasterData" sheetId="2" state="hidden" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="Georgian_Bar">MasterData!$T$2:$T$17</x:definedName>
     <x:definedName name="Duplex_Bars">MasterData!$U$2:$U$4</x:definedName>
     <x:definedName name="Leaded">MasterData!$V$2:$V$14</x:definedName>
     <x:definedName name="Georgian_White_18mm">MasterData!$W$2:$W$17</x:definedName>
     <x:definedName name="DuplexBack_to_Back_18mm">MasterData!$X$2:$X$17</x:definedName>
     <x:definedName name="Lead_Antique_9mm">MasterData!$Y$2:$Y$13</x:definedName>
     <x:definedName name="Lead_Standard_6mm">MasterData!$Z$2:$Z$13</x:definedName>
     <x:definedName name="Lead_Standard_9mm">MasterData!$AA$2:$AA$13</x:definedName>
     <x:definedName name="Lead_Standard_12mm">MasterData!$AB$2:$AB$13</x:definedName>
     <x:definedName name="Lead_White_6mm">MasterData!$AC$2:$AC$13</x:definedName>
     <x:definedName name="Lead_White_9mm">MasterData!$AD$2:$AD$13</x:definedName>
@@ -64,51 +64,51 @@
     <x:definedName name="Georgian_Grey_WoodgrainWhite_Reverse_18mm">MasterData!$AX$2:$AX$17</x:definedName>
     <x:definedName name="OuterGlassList">MasterData!$A$2:$A$25</x:definedName>
     <x:definedName name="InnerGlassList">MasterData!$B$2:$B$15</x:definedName>
     <x:definedName name="SpacerList">MasterData!$C$2:$C$6</x:definedName>
     <x:definedName name="CavityList">MasterData!$D$2:$D$10</x:definedName>
     <x:definedName name="ToughenedList">MasterData!$E$2:$E$3</x:definedName>
     <x:definedName name="DguPatternList">MasterData!$F$2:$F$22</x:definedName>
     <x:definedName name="BlankList">MasterData!$Q$2:$Q$2</x:definedName>
     <x:definedName name="MultiBarTypeList">MasterData!$K$2:$K$5</x:definedName>
     <x:definedName name="ShapedList">MasterData!$L$2:$L$4</x:definedName>
     <x:definedName name="SteppedList">MasterData!$M$2:$M$6</x:definedName>
     <x:definedName name="PetflapList">MasterData!$N$2:$N$3</x:definedName>
     <x:definedName name="HouseList">MasterData!$O$2:$O$3</x:definedName>
     <x:definedName name="TapedList">MasterData!$P$2:$P$3</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>DGU Order Template</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 01 May 2026</x:t>
+    <x:t>Generated: 15 Jun 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Outer Glass</x:t>
   </x:si>
   <x:si>
     <x:t>Pattern (If Outer is Pattern)</x:t>
   </x:si>
   <x:si>
     <x:t>Spacer Bar - Cavity Width</x:t>
   </x:si>
   <x:si>
     <x:t>Spacer Colour</x:t>
   </x:si>
   <x:si>
     <x:t>Inner Glass</x:t>
   </x:si>
   <x:si>
     <x:t>Toughened</x:t>
   </x:si>
   <x:si>
     <x:t>Multi Bar Type</x:t>
   </x:si>
   <x:si>
     <x:t>Multi Bar Option</x:t>
   </x:si>