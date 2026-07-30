--- v1 (2026-06-15)
+++ v2 (2026-07-30)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea77f47d4a5a4f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/220c13ab866c46f183fd6347dee8db17.psmdcp" Id="R8552fbfc47384bdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ef1d7b55e9041d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3129ad80ec6f46b6bc475f8099d3d2da.psmdcp" Id="R4ebaf49d37964ae8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Order" sheetId="1" r:id="rId2"/>
     <x:sheet name="Instructions" sheetId="3" r:id="rId3"/>
     <x:sheet name="MasterData" sheetId="2" state="hidden" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="Georgian_Bar">MasterData!$T$2:$T$17</x:definedName>
     <x:definedName name="Duplex_Bars">MasterData!$U$2:$U$4</x:definedName>
     <x:definedName name="Leaded">MasterData!$V$2:$V$14</x:definedName>
     <x:definedName name="Georgian_White_18mm">MasterData!$W$2:$W$17</x:definedName>
     <x:definedName name="DuplexBack_to_Back_18mm">MasterData!$X$2:$X$17</x:definedName>
     <x:definedName name="Lead_Antique_9mm">MasterData!$Y$2:$Y$13</x:definedName>
     <x:definedName name="Lead_Standard_6mm">MasterData!$Z$2:$Z$13</x:definedName>
     <x:definedName name="Lead_Standard_9mm">MasterData!$AA$2:$AA$13</x:definedName>
     <x:definedName name="Lead_Standard_12mm">MasterData!$AB$2:$AB$13</x:definedName>
     <x:definedName name="Lead_White_6mm">MasterData!$AC$2:$AC$13</x:definedName>
     <x:definedName name="Lead_White_9mm">MasterData!$AD$2:$AD$13</x:definedName>
@@ -50,65 +50,65 @@
     <x:definedName name="Lead_Antique_6mm">MasterData!$AJ$2:$AJ$13</x:definedName>
     <x:definedName name="DuplexBack_to_Back_25mm">MasterData!$AK$2:$AK$17</x:definedName>
     <x:definedName name="Georgian_White_25mm">MasterData!$AL$2:$AL$17</x:definedName>
     <x:definedName name="Georgian_Wood_18mm">MasterData!$AM$2:$AM$17</x:definedName>
     <x:definedName name="Georgian_Wood_25mm">MasterData!$AN$2:$AN$17</x:definedName>
     <x:definedName name="Georgian_Light_Oak_18mm">MasterData!$AO$2:$AO$17</x:definedName>
     <x:definedName name="Georgian_Light_OakWhite_Reverse_18mm">MasterData!$AP$2:$AP$17</x:definedName>
     <x:definedName name="Georgian_Irish_Oak_18mm">MasterData!$AQ$2:$AQ$17</x:definedName>
     <x:definedName name="Georgian_Irish_OakWhite_Reverse_18mm">MasterData!$AR$2:$AR$17</x:definedName>
     <x:definedName name="Georgian_Rosewood_18mm">MasterData!$AS$2:$AS$17</x:definedName>
     <x:definedName name="Georgian_RosewoodWhite_Reverse_18mm">MasterData!$AT$2:$AT$17</x:definedName>
     <x:definedName name="Georgian_Black_Woodgrain_18mm">MasterData!$AU$2:$AU$17</x:definedName>
     <x:definedName name="Georgian_Black_WoodgrainWhite_Reverse_18mm">MasterData!$AV$2:$AV$17</x:definedName>
     <x:definedName name="Georgian_Grey_Woodgrain_18mm">MasterData!$AW$2:$AW$17</x:definedName>
     <x:definedName name="Georgian_Grey_WoodgrainWhite_Reverse_18mm">MasterData!$AX$2:$AX$17</x:definedName>
     <x:definedName name="OuterGlassList">MasterData!$A$2:$A$25</x:definedName>
     <x:definedName name="InnerGlassList">MasterData!$B$2:$B$15</x:definedName>
     <x:definedName name="SpacerList">MasterData!$C$2:$C$6</x:definedName>
     <x:definedName name="CavityList">MasterData!$D$2:$D$10</x:definedName>
     <x:definedName name="ToughenedList">MasterData!$E$2:$E$3</x:definedName>
     <x:definedName name="DguPatternList">MasterData!$F$2:$F$22</x:definedName>
     <x:definedName name="BlankList">MasterData!$Q$2:$Q$2</x:definedName>
     <x:definedName name="MultiBarTypeList">MasterData!$K$2:$K$5</x:definedName>
     <x:definedName name="ShapedList">MasterData!$L$2:$L$4</x:definedName>
     <x:definedName name="SteppedList">MasterData!$M$2:$M$6</x:definedName>
-    <x:definedName name="PetflapList">MasterData!$N$2:$N$3</x:definedName>
+    <x:definedName name="PetflapList">MasterData!$N$2:$N$4</x:definedName>
     <x:definedName name="HouseList">MasterData!$O$2:$O$3</x:definedName>
     <x:definedName name="TapedList">MasterData!$P$2:$P$3</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>DGU Order Template</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 15 Jun 2026</x:t>
+    <x:t>Generated: 30 Jul 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Outer Glass</x:t>
   </x:si>
   <x:si>
     <x:t>Pattern (If Outer is Pattern)</x:t>
   </x:si>
   <x:si>
     <x:t>Spacer Bar - Cavity Width</x:t>
   </x:si>
   <x:si>
     <x:t>Spacer Colour</x:t>
   </x:si>
   <x:si>
     <x:t>Inner Glass</x:t>
   </x:si>
   <x:si>
     <x:t>Toughened</x:t>
   </x:si>
   <x:si>
     <x:t>Multi Bar Type</x:t>
   </x:si>
   <x:si>
     <x:t>Multi Bar Option</x:t>
   </x:si>
@@ -371,50 +371,53 @@
     <x:t>Warwick</x:t>
   </x:si>
   <x:si>
     <x:t>Not Required</x:t>
   </x:si>
   <x:si>
     <x:t>Single Cut Shape</x:t>
   </x:si>
   <x:si>
     <x:t>Multi Cut Shape</x:t>
   </x:si>
   <x:si>
     <x:t>Stepped-1 Edge</x:t>
   </x:si>
   <x:si>
     <x:t>Stepped-2 Edges</x:t>
   </x:si>
   <x:si>
     <x:t>Stepped-3 Edges</x:t>
   </x:si>
   <x:si>
     <x:t>Stepped-4 Edges</x:t>
   </x:si>
   <x:si>
     <x:t>Catflap/Vent Hole</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catflap/Vent Hole x 2</x:t>
   </x:si>
   <x:si>
     <x:t>House</x:t>
   </x:si>
   <x:si>
     <x:t>House Number or Name</x:t>
   </x:si>
   <x:si>
     <x:t>Taped</x:t>
   </x:si>
   <x:si>
     <x:t>MultiBarType</x:t>
   </x:si>
   <x:si>
     <x:t>Georgian Bar</x:t>
   </x:si>
   <x:si>
     <x:t>Duplex Bars</x:t>
   </x:si>
   <x:si>
     <x:t>Leaded</x:t>
   </x:si>
   <x:si>
     <x:t>BlankList</x:t>
   </x:si>
@@ -3355,88 +3358,88 @@
       <x:c r="Q198" s="6"/>
       <x:c r="R198" s="6"/>
     </x:row>
     <x:row r="200" spans="1:18">
       <x:c r="A200" s="6"/>
       <x:c r="B200" s="6"/>
       <x:c r="C200" s="6"/>
       <x:c r="D200" s="6"/>
       <x:c r="E200" s="6"/>
       <x:c r="F200" s="6"/>
       <x:c r="G200" s="6"/>
       <x:c r="H200" s="6"/>
       <x:c r="I200" s="6"/>
       <x:c r="J200" s="6"/>
       <x:c r="K200" s="6"/>
       <x:c r="L200" s="6"/>
       <x:c r="M200" s="6"/>
       <x:c r="N200" s="6"/>
       <x:c r="O200" s="6"/>
       <x:c r="P200" s="6"/>
       <x:c r="Q200" s="6"/>
       <x:c r="R200" s="6"/>
     </x:row>
     <x:row r="202" spans="1:18">
       <x:c r="A202" s="7" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B202" s="8"/>
       <x:c r="C202" s="8"/>
       <x:c r="D202" s="8"/>
       <x:c r="E202" s="8"/>
       <x:c r="F202" s="8"/>
       <x:c r="G202" s="8"/>
       <x:c r="H202" s="8"/>
       <x:c r="I202" s="8"/>
       <x:c r="J202" s="8"/>
       <x:c r="K202" s="8"/>
       <x:c r="L202" s="8"/>
       <x:c r="M202" s="8"/>
       <x:c r="N202" s="8"/>
       <x:c r="O202" s="8"/>
       <x:c r="P202" s="8"/>
       <x:c r="Q202" s="8"/>
       <x:c r="R202" s="8"/>
     </x:row>
     <x:row r="203" spans="1:18">
       <x:c r="A203" s="9" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:18">
       <x:c r="A204" s="9" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:18">
       <x:c r="A205" s="9" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:18">
       <x:c r="A206" s="9" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="7">
     <x:mergeCell ref="C1:J2"/>
     <x:mergeCell ref="C3:J3"/>
     <x:mergeCell ref="A202:R202"/>
     <x:mergeCell ref="A203:R203"/>
     <x:mergeCell ref="A204:R204"/>
     <x:mergeCell ref="A205:R205"/>
     <x:mergeCell ref="A206:R206"/>
   </x:mergeCells>
   <x:dataValidations count="598">
     <x:dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="" error="" promptTitle="" prompt="" sqref="A6:A200">
       <x:formula1>=INDIRECT("OuterGlassList")</x:formula1>
       <x:formula2/>
     </x:dataValidation>
     <x:dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="" error="" promptTitle="" prompt="" sqref="C6:C200">
       <x:formula1>=INDIRECT("CavityList")</x:formula1>
       <x:formula2/>
     </x:dataValidation>
     <x:dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="" error="" promptTitle="" prompt="" sqref="D6:D200">
       <x:formula1>=INDIRECT("SpacerList")</x:formula1>
       <x:formula2/>
     </x:dataValidation>
@@ -5824,116 +5827,116 @@
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:A16"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="5" width="28.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="10" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="11" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="11" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="11" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="11" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="11" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="11" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="11" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="11" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="11" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="11" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="11" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="11" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">
     <x:mergeCell ref="A1:E1"/>
     <x:mergeCell ref="A5:E5"/>
     <x:mergeCell ref="A6:E6"/>
     <x:mergeCell ref="A7:E7"/>
     <x:mergeCell ref="A8:E8"/>
     <x:mergeCell ref="A9:E9"/>
     <x:mergeCell ref="A10:E10"/>
     <x:mergeCell ref="A11:E11"/>
     <x:mergeCell ref="A12:E12"/>
     <x:mergeCell ref="A13:E13"/>
     <x:mergeCell ref="A14:E14"/>
     <x:mergeCell ref="A15:E15"/>
     <x:mergeCell ref="A16:E16"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -5947,1733 +5950,1736 @@
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:50">
       <x:c r="A1" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K1" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L1" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="M1" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="N1" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O1" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P1" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q1" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="T1" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="U1" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="V1" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="T1" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="W1" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="X1" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Y1" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Z1" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="AA1" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="AB1" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="AC1" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="AD1" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="AE1" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="AF1" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="AG1" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="AH1" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="AI1" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="AJ1" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="AK1" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="AL1" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AM1" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AN1" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AO1" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="AP1" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="AQ1" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="AR1" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="AS1" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="AT1" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AU1" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AV1" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="AW1" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="AX1" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:50">
       <x:c r="A2" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K2" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L2" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="M2" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N2" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="O2" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P2" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q2" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="T2" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U2" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="V2" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="W2" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="X2" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Y2" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Z2" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="AA2" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="AA2" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AB2" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="AC2" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="AD2" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="AE2" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="AF2" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="AG2" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="AH2" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="AI2" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="AJ2" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="AK2" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="AL2" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="AM2" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="AN2" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="AO2" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="AP2" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="AQ2" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="AR2" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="AS2" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="AT2" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="AU2" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="AV2" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="AW2" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="AX2" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:50">
       <x:c r="A3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N3" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="T3" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U3" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="V3" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="W3" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="X3" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Y3" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="Z3" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="AA3" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="Z3" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="AB3" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="AC3" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="AD3" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="AE3" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="AF3" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="AG3" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="AH3" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="AI3" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="AJ3" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="AK3" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="AL3" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="AM3" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="AN3" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="AO3" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="AP3" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="AQ3" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="AR3" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="AS3" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="AT3" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="AU3" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="AV3" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="AW3" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="AX3" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:50">
       <x:c r="A4" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K4" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="L4" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M4" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
+      <x:c r="N4" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
       <x:c r="T4" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U4" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="V4" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="W4" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="X4" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Y4" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Z4" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="AA4" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="AB4" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="AC4" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="AD4" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="AE4" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="AF4" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="AG4" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="AH4" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="AI4" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="AJ4" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="AK4" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="AL4" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="AM4" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="AN4" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="AO4" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="AP4" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="AQ4" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="AR4" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="AS4" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="AT4" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="AU4" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="AV4" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="AW4" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="AX4" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:50">
       <x:c r="A5" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="T5" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="V5" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="W5" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="X5" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Y5" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Z5" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="AA5" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="AB5" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="AC5" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="AD5" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="AE5" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="AF5" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="AG5" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="AH5" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="AI5" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="AJ5" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="AK5" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="AL5" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="AM5" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="AN5" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="AO5" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="AP5" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="AQ5" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="AR5" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="AS5" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="AT5" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="AU5" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="AV5" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="AW5" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="AX5" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:50">
       <x:c r="A6" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="M6" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="T6" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="V6" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="W6" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="X6" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Y6" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Z6" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="AA6" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="AB6" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="AC6" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="AD6" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="AE6" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="AF6" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="AG6" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="AH6" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="AI6" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="AJ6" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="AK6" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="AL6" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="AM6" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="AN6" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="AO6" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="AP6" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="AQ6" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="AR6" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="AS6" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="AT6" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="AU6" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="AV6" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="AW6" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="AX6" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:50">
       <x:c r="A7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="T7" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="V7" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="W7" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="X7" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Y7" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Z7" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="AA7" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="AB7" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="AC7" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="AD7" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="AE7" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="AF7" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="AG7" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="AH7" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="AI7" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="AJ7" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="AK7" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="AL7" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="AM7" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="AN7" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="AO7" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="AP7" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="AQ7" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="AR7" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="AS7" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="AT7" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="AU7" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="AV7" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="AW7" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="AX7" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:50">
       <x:c r="A8" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="T8" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="V8" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="W8" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="X8" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Y8" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Z8" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="AA8" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="AB8" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="AC8" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="AD8" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="AE8" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="AF8" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="AG8" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="AH8" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="AI8" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="AJ8" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="AK8" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="AL8" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="AM8" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="AN8" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="AO8" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="AP8" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="AQ8" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="AR8" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="AS8" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="AT8" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="AU8" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="AV8" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="AW8" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="AX8" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:50">
       <x:c r="A9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="T9" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="V9" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="W9" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="X9" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Y9" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Z9" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="AA9" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="AB9" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="AC9" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="AD9" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="AE9" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="AF9" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="AG9" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="AH9" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="AI9" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="AJ9" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="AK9" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="AL9" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="AM9" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="AN9" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="AO9" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="AP9" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="AQ9" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="AR9" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="AS9" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="AT9" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="AU9" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="AV9" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="AW9" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="AX9" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:50">
       <x:c r="A10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="T10" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="V10" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="W10" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="X10" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Y10" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Z10" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="AA10" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="AB10" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="AC10" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="AD10" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="AE10" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="AF10" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="AG10" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="AH10" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="AI10" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="AJ10" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="AK10" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="AL10" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="AM10" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="AN10" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="AO10" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="AP10" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="AQ10" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="AR10" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="AS10" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="AT10" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="AU10" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="AV10" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="AW10" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="AX10" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:50">
       <x:c r="A11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="T11" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="V11" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="W11" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="X11" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Y11" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Z11" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="AA11" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="AB11" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="AC11" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="AD11" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="AE11" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="AF11" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="AG11" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="AH11" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="AI11" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="AJ11" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="AK11" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="AL11" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="AM11" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="AN11" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="AO11" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="AP11" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="AQ11" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="AR11" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="AS11" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="AT11" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="AU11" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="AV11" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="AW11" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="AX11" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:50">
       <x:c r="A12" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="T12" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="V12" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="W12" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="X12" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Y12" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Z12" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="AA12" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="AB12" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="AC12" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="AD12" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="AE12" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="AF12" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="AG12" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="AH12" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="AI12" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="AJ12" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="AK12" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="AL12" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="AM12" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="AN12" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="AO12" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="AP12" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="AQ12" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="AR12" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="AS12" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="AT12" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="AU12" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="AV12" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="AW12" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="AX12" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:50">
       <x:c r="A13" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="T13" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="V13" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="W13" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="X13" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="X13" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Y13" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Z13" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="AA13" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="AB13" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="AC13" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="AD13" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="AE13" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="AF13" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="AG13" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="AH13" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="AI13" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="AJ13" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="AK13" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="AL13" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="AM13" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="AN13" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="AO13" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="AP13" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="AQ13" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="AR13" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="AS13" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="AT13" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="AU13" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="AV13" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="AW13" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="AX13" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:50">
       <x:c r="A14" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="T14" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="V14" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="W14" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="X14" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="X14" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AK14" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="AL14" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="AM14" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="AN14" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="AO14" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="AP14" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="AQ14" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="AR14" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="AS14" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="AT14" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="AU14" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="AV14" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="AW14" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="AX14" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:50">
       <x:c r="A15" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="T15" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="W15" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="X15" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="X15" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AK15" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="AL15" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="AM15" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="AN15" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="AO15" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="AP15" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="AQ15" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="AR15" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="AS15" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="AT15" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="AU15" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="AV15" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="AW15" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="AX15" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:50">
       <x:c r="A16" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="T16" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="W16" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="X16" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="AK16" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="AL16" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="AM16" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="AN16" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="AO16" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="AP16" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="AQ16" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="AR16" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="AS16" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="AT16" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="AU16" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="AV16" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="AW16" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="AX16" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:50">
       <x:c r="A17" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="T17" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="W17" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="X17" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="AK17" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="AL17" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="AM17" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="AN17" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="AO17" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="AP17" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="AQ17" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="AR17" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="AS17" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="AT17" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="AU17" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="AV17" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="AW17" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="AX17" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:50">
       <x:c r="A18" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:50">
       <x:c r="A19" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:50">
       <x:c r="A20" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>93</x:v>
       </x:c>