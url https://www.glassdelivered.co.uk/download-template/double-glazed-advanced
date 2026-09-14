--- v2 (2026-07-30)
+++ v3 (2026-09-14)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ef1d7b55e9041d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3129ad80ec6f46b6bc475f8099d3d2da.psmdcp" Id="R4ebaf49d37964ae8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89a121ebd8154754" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ef08a394e94407f9bd17ef2e497e4c8.psmdcp" Id="Rb4dc25360bd2480a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Order" sheetId="1" r:id="rId2"/>
     <x:sheet name="Instructions" sheetId="3" r:id="rId3"/>
     <x:sheet name="MasterData" sheetId="2" state="hidden" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="Georgian_Bar">MasterData!$T$2:$T$17</x:definedName>
     <x:definedName name="Duplex_Bars">MasterData!$U$2:$U$4</x:definedName>
     <x:definedName name="Leaded">MasterData!$V$2:$V$14</x:definedName>
     <x:definedName name="Georgian_White_18mm">MasterData!$W$2:$W$17</x:definedName>
     <x:definedName name="DuplexBack_to_Back_18mm">MasterData!$X$2:$X$17</x:definedName>
     <x:definedName name="Lead_Antique_9mm">MasterData!$Y$2:$Y$13</x:definedName>
     <x:definedName name="Lead_Standard_6mm">MasterData!$Z$2:$Z$13</x:definedName>
     <x:definedName name="Lead_Standard_9mm">MasterData!$AA$2:$AA$13</x:definedName>
     <x:definedName name="Lead_Standard_12mm">MasterData!$AB$2:$AB$13</x:definedName>
     <x:definedName name="Lead_White_6mm">MasterData!$AC$2:$AC$13</x:definedName>
     <x:definedName name="Lead_White_9mm">MasterData!$AD$2:$AD$13</x:definedName>
@@ -64,51 +64,51 @@
     <x:definedName name="Georgian_Grey_WoodgrainWhite_Reverse_18mm">MasterData!$AX$2:$AX$17</x:definedName>
     <x:definedName name="OuterGlassList">MasterData!$A$2:$A$25</x:definedName>
     <x:definedName name="InnerGlassList">MasterData!$B$2:$B$15</x:definedName>
     <x:definedName name="SpacerList">MasterData!$C$2:$C$6</x:definedName>
     <x:definedName name="CavityList">MasterData!$D$2:$D$10</x:definedName>
     <x:definedName name="ToughenedList">MasterData!$E$2:$E$3</x:definedName>
     <x:definedName name="DguPatternList">MasterData!$F$2:$F$22</x:definedName>
     <x:definedName name="BlankList">MasterData!$Q$2:$Q$2</x:definedName>
     <x:definedName name="MultiBarTypeList">MasterData!$K$2:$K$5</x:definedName>
     <x:definedName name="ShapedList">MasterData!$L$2:$L$4</x:definedName>
     <x:definedName name="SteppedList">MasterData!$M$2:$M$6</x:definedName>
     <x:definedName name="PetflapList">MasterData!$N$2:$N$4</x:definedName>
     <x:definedName name="HouseList">MasterData!$O$2:$O$3</x:definedName>
     <x:definedName name="TapedList">MasterData!$P$2:$P$3</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>DGU Order Template</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 30 Jul 2026</x:t>
+    <x:t>Generated: 14 Sep 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Outer Glass</x:t>
   </x:si>
   <x:si>
     <x:t>Pattern (If Outer is Pattern)</x:t>
   </x:si>
   <x:si>
     <x:t>Spacer Bar - Cavity Width</x:t>
   </x:si>
   <x:si>
     <x:t>Spacer Colour</x:t>
   </x:si>
   <x:si>
     <x:t>Inner Glass</x:t>
   </x:si>
   <x:si>
     <x:t>Toughened</x:t>
   </x:si>
   <x:si>
     <x:t>Multi Bar Type</x:t>
   </x:si>
   <x:si>
     <x:t>Multi Bar Option</x:t>
   </x:si>