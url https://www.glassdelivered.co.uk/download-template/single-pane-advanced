--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -1,91 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51c5f0aa2c71450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d711fc9c8eb74bbda2aa27d439b3da71.psmdcp" Id="R3fe4b34bc6e048e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3405e5beb6b43f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6d6855ac4d9403cb04b61cb49cde285.psmdcp" Id="R56351f2e03c04f9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Order" sheetId="1" r:id="rId2"/>
     <x:sheet name="Instructions" sheetId="3" r:id="rId3"/>
     <x:sheet name="MasterData" sheetId="2" state="hidden" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="Lead_Antique_9mm">MasterData!$T$2:$T$13</x:definedName>
     <x:definedName name="Lead_Antique_6mm">MasterData!$U$2:$U$13</x:definedName>
     <x:definedName name="Lead_Antique_12mm">MasterData!$V$2:$V$13</x:definedName>
     <x:definedName name="Lead_White_6mm">MasterData!$W$2:$W$13</x:definedName>
     <x:definedName name="Lead_White_9mm">MasterData!$X$2:$X$13</x:definedName>
     <x:definedName name="Lead_White_12mm">MasterData!$Y$2:$Y$13</x:definedName>
     <x:definedName name="Lead_Standard_6mm">MasterData!$Z$2:$Z$13</x:definedName>
     <x:definedName name="Lead_Standard_9mm">MasterData!$AA$2:$AA$13</x:definedName>
     <x:definedName name="Lead_Standard_12mm">MasterData!$AB$2:$AB$13</x:definedName>
     <x:definedName name="Lead_Gold_6mm">MasterData!$AC$2:$AC$13</x:definedName>
     <x:definedName name="Lead_Gold_9mm">MasterData!$AD$2:$AD$13</x:definedName>
     <x:definedName name="Lead_Gold_12mm">MasterData!$AE$2:$AE$13</x:definedName>
-    <x:definedName name="GlassList">MasterData!$A$2:$A$27</x:definedName>
+    <x:definedName name="GlassList">MasterData!$A$2:$A$29</x:definedName>
     <x:definedName name="ToughenedList">MasterData!$B$2:$B$3</x:definedName>
     <x:definedName name="ShapedList">MasterData!$C$2:$C$4</x:definedName>
     <x:definedName name="LeadedList">MasterData!$D$2:$D$14</x:definedName>
     <x:definedName name="PetflapList">MasterData!$E$2:$E$3</x:definedName>
     <x:definedName name="HouseList">MasterData!$F$2:$F$3</x:definedName>
     <x:definedName name="BevelledList">MasterData!$G$2:$G$4</x:definedName>
     <x:definedName name="PolishedList">MasterData!$H$2:$H$3</x:definedName>
     <x:definedName name="BlankList">MasterData!$AF$2:$AF$2</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Single Pane Order Template</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 01 May 2026</x:t>
+    <x:t>Generated: 15 Jun 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Glass Thickness</x:t>
   </x:si>
   <x:si>
     <x:t>Toughened</x:t>
   </x:si>
   <x:si>
     <x:t>Shaped</x:t>
   </x:si>
   <x:si>
     <x:t>Leaded</x:t>
   </x:si>
   <x:si>
     <x:t>Leaded Pattern</x:t>
   </x:si>
   <x:si>
     <x:t>Petflap / Vent Hole</x:t>
   </x:si>
   <x:si>
     <x:t>House Number</x:t>
   </x:si>
   <x:si>
     <x:t>Bevelled Edges</x:t>
   </x:si>
@@ -162,50 +162,56 @@
     <x:t>7mm Clear Pyroguard</x:t>
   </x:si>
   <x:si>
     <x:t>7mm Georgian Wire Cast</x:t>
   </x:si>
   <x:si>
     <x:t>8mm Clear</x:t>
   </x:si>
   <x:si>
     <x:t>8mm Satin</x:t>
   </x:si>
   <x:si>
     <x:t>8.8mm Clear Laminate</x:t>
   </x:si>
   <x:si>
     <x:t>10mm Clear</x:t>
   </x:si>
   <x:si>
     <x:t>10mm Satin</x:t>
   </x:si>
   <x:si>
     <x:t>10.8mm Clear Laminate</x:t>
   </x:si>
   <x:si>
     <x:t>10 mm Grey Antisun</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16mm Clear Pyrobel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10 mm Clear Pyroguard</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>No</x:t>
   </x:si>
   <x:si>
     <x:t>Not Required</x:t>
   </x:si>
   <x:si>
     <x:t>Single Cut Shape</x:t>
   </x:si>
   <x:si>
     <x:t>Multi Cut Shape</x:t>
   </x:si>
   <x:si>
     <x:t>Lead Standard 6mm</x:t>
   </x:si>
   <x:si>
     <x:t>Lead Standard 9mm</x:t>
   </x:si>
   <x:si>
     <x:t>Lead Standard 12mm</x:t>
   </x:si>
@@ -2451,71 +2457,71 @@
       <x:c r="G198" s="6"/>
       <x:c r="H198" s="6"/>
       <x:c r="I198" s="6"/>
       <x:c r="J198" s="6"/>
       <x:c r="K198" s="6"/>
       <x:c r="L198" s="6"/>
       <x:c r="M198" s="6"/>
     </x:row>
     <x:row r="200" spans="1:13">
       <x:c r="A200" s="6"/>
       <x:c r="B200" s="6"/>
       <x:c r="C200" s="6"/>
       <x:c r="D200" s="6"/>
       <x:c r="E200" s="6"/>
       <x:c r="F200" s="6"/>
       <x:c r="G200" s="6"/>
       <x:c r="H200" s="6"/>
       <x:c r="I200" s="6"/>
       <x:c r="J200" s="6"/>
       <x:c r="K200" s="6"/>
       <x:c r="L200" s="6"/>
       <x:c r="M200" s="6"/>
     </x:row>
     <x:row r="202" spans="1:13">
       <x:c r="A202" s="7" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:13">
       <x:c r="A203" s="7" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:13">
       <x:c r="A204" s="7" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:13">
       <x:c r="A205" s="7" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:13">
       <x:c r="A206" s="7" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="7">
     <x:mergeCell ref="C1:N2"/>
     <x:mergeCell ref="C3:N3"/>
     <x:mergeCell ref="A202:M202"/>
     <x:mergeCell ref="A203:M203"/>
     <x:mergeCell ref="A204:M204"/>
     <x:mergeCell ref="A205:M205"/>
     <x:mergeCell ref="A206:M206"/>
   </x:mergeCells>
   <x:dataValidations count="205">
     <x:dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="" error="" promptTitle="" prompt="" sqref="A6:A200">
       <x:formula1>=INDIRECT("GlassList")</x:formula1>
       <x:formula2/>
     </x:dataValidation>
     <x:dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="" error="" promptTitle="" prompt="" sqref="B6:B200">
       <x:formula1>=INDIRECT("ToughenedList")</x:formula1>
       <x:formula2/>
     </x:dataValidation>
     <x:dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="" error="" promptTitle="" prompt="" sqref="C6:C200">
       <x:formula1>=INDIRECT("ShapedList")</x:formula1>
       <x:formula2/>
     </x:dataValidation>
@@ -3331,767 +3337,767 @@
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:A11"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="5" width="28.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="8" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="9" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="9" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="9" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="9" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="9" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="9" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="9" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="8">
     <x:mergeCell ref="A1:E1"/>
     <x:mergeCell ref="A5:E5"/>
     <x:mergeCell ref="A6:E6"/>
     <x:mergeCell ref="A7:E7"/>
     <x:mergeCell ref="A8:E8"/>
     <x:mergeCell ref="A9:E9"/>
     <x:mergeCell ref="A10:E10"/>
     <x:mergeCell ref="A11:E11"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:AF27"/>
+  <x:dimension ref="A1:AF29"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:32">
       <x:c r="A1" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H1" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="T1" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U1" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="V1" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="W1" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="X1" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Y1" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Z1" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="AA1" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="AB1" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="AC1" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="AD1" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="AE1" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="AF1" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:32">
       <x:c r="A2" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D2" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="E2" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F2" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G2" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H2" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D2" s="0" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="T2" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U2" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="V2" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="W2" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="X2" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Y2" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Z2" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="AA2" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="AB2" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="AC2" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="AD2" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="AE2" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="AF2" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:32">
       <x:c r="A3" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="D3" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E3" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F3" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G3" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H3" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="D3" s="0" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="T3" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U3" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="V3" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="W3" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="X3" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Y3" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Z3" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="AA3" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="AB3" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="AC3" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="AD3" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="AE3" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:32">
       <x:c r="A4" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="T4" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U4" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="V4" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="W4" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="X4" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Y4" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Z4" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="AA4" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="AB4" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="AC4" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="AD4" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="AE4" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:32">
       <x:c r="A5" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="T5" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U5" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="V5" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="W5" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="X5" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Y5" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Z5" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="AA5" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="AB5" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="AC5" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="AD5" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="AE5" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:32">
       <x:c r="A6" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="T6" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U6" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="V6" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="W6" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="X6" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Y6" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Z6" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="AA6" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="AB6" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="AC6" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="AD6" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="AE6" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:32">
       <x:c r="A7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="T7" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U7" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="V7" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="W7" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="X7" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Y7" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Z7" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="AA7" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="AB7" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="AC7" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="AD7" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="AE7" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:32">
       <x:c r="A8" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="T8" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U8" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="V8" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="W8" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="X8" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Y8" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Z8" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="AA8" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="AB8" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="AC8" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="AD8" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="AE8" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:32">
       <x:c r="A9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="T9" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="U9" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="U9" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="V9" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="W9" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="X9" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Y9" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Z9" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="AA9" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="AB9" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="AC9" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="AD9" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="AE9" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:32">
       <x:c r="A10" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="T10" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="U10" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="U10" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="V10" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="W10" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="X10" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Y10" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Z10" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="AA10" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="AB10" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="AC10" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="AD10" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="AE10" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:32">
       <x:c r="A11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="T11" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U11" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="V11" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="W11" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="X11" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Y11" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Z11" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="AA11" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="AB11" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="AC11" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="AD11" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="AE11" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:32">
       <x:c r="A12" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="T12" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U12" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="V12" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="W12" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="X12" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Y12" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Z12" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="AA12" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="AB12" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="AC12" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="AD12" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="AE12" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:32">
       <x:c r="A13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="T13" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U13" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="V13" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="W13" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="X13" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Y13" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Z13" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="AA13" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="AB13" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="AC13" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="AD13" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="AE13" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:32">
       <x:c r="A14" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:32">
       <x:c r="A15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:32">
       <x:c r="A16" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:32">
       <x:c r="A17" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:32">
       <x:c r="A18" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:32">
       <x:c r="A19" s="0" t="s">
         <x:v>33</x:v>
@@ -4113,50 +4119,60 @@
       </x:c>
     </x:row>
     <x:row r="23" spans="1:32">
       <x:c r="A23" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:32">
       <x:c r="A24" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:32">
       <x:c r="A25" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:32">
       <x:c r="A26" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:32">
       <x:c r="A27" s="0" t="s">
         <x:v>41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:32">
+      <x:c r="A28" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:32">
+      <x:c r="A29" s="0" t="s">
+        <x:v>43</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="30">
       <vt:lpstr>Order</vt:lpstr>
       <vt:lpstr>Instructions</vt:lpstr>
       <vt:lpstr>MasterData</vt:lpstr>
       <vt:lpstr>Order!Print_Area</vt:lpstr>
       <vt:lpstr>Order!Print_Titles</vt:lpstr>
       <vt:lpstr>MasterData!Print_Area</vt:lpstr>
       <vt:lpstr>MasterData!Print_Titles</vt:lpstr>
       <vt:lpstr>Instructions!Print_Area</vt:lpstr>
       <vt:lpstr>Instructions!Print_Titles</vt:lpstr>