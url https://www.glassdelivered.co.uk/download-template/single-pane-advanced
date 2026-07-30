--- v1 (2026-06-15)
+++ v2 (2026-07-30)
@@ -1,91 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3405e5beb6b43f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6d6855ac4d9403cb04b61cb49cde285.psmdcp" Id="R56351f2e03c04f9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra98129129b404aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ccc061bc67bd4eaf9994a15c770b1b2c.psmdcp" Id="R931e65683d6a4b36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Order" sheetId="1" r:id="rId2"/>
     <x:sheet name="Instructions" sheetId="3" r:id="rId3"/>
     <x:sheet name="MasterData" sheetId="2" state="hidden" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="Lead_Antique_9mm">MasterData!$T$2:$T$13</x:definedName>
     <x:definedName name="Lead_Antique_6mm">MasterData!$U$2:$U$13</x:definedName>
     <x:definedName name="Lead_Antique_12mm">MasterData!$V$2:$V$13</x:definedName>
     <x:definedName name="Lead_White_6mm">MasterData!$W$2:$W$13</x:definedName>
     <x:definedName name="Lead_White_9mm">MasterData!$X$2:$X$13</x:definedName>
     <x:definedName name="Lead_White_12mm">MasterData!$Y$2:$Y$13</x:definedName>
     <x:definedName name="Lead_Standard_6mm">MasterData!$Z$2:$Z$13</x:definedName>
     <x:definedName name="Lead_Standard_9mm">MasterData!$AA$2:$AA$13</x:definedName>
     <x:definedName name="Lead_Standard_12mm">MasterData!$AB$2:$AB$13</x:definedName>
     <x:definedName name="Lead_Gold_6mm">MasterData!$AC$2:$AC$13</x:definedName>
     <x:definedName name="Lead_Gold_9mm">MasterData!$AD$2:$AD$13</x:definedName>
     <x:definedName name="Lead_Gold_12mm">MasterData!$AE$2:$AE$13</x:definedName>
-    <x:definedName name="GlassList">MasterData!$A$2:$A$29</x:definedName>
+    <x:definedName name="GlassList">MasterData!$A$2:$A$30</x:definedName>
     <x:definedName name="ToughenedList">MasterData!$B$2:$B$3</x:definedName>
     <x:definedName name="ShapedList">MasterData!$C$2:$C$4</x:definedName>
     <x:definedName name="LeadedList">MasterData!$D$2:$D$14</x:definedName>
     <x:definedName name="PetflapList">MasterData!$E$2:$E$3</x:definedName>
     <x:definedName name="HouseList">MasterData!$F$2:$F$3</x:definedName>
     <x:definedName name="BevelledList">MasterData!$G$2:$G$4</x:definedName>
     <x:definedName name="PolishedList">MasterData!$H$2:$H$3</x:definedName>
     <x:definedName name="BlankList">MasterData!$AF$2:$AF$2</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Single Pane Order Template</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 15 Jun 2026</x:t>
+    <x:t>Generated: 30 Jul 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Glass Thickness</x:t>
   </x:si>
   <x:si>
     <x:t>Toughened</x:t>
   </x:si>
   <x:si>
     <x:t>Shaped</x:t>
   </x:si>
   <x:si>
     <x:t>Leaded</x:t>
   </x:si>
   <x:si>
     <x:t>Leaded Pattern</x:t>
   </x:si>
   <x:si>
     <x:t>Petflap / Vent Hole</x:t>
   </x:si>
   <x:si>
     <x:t>House Number</x:t>
   </x:si>
   <x:si>
     <x:t>Bevelled Edges</x:t>
   </x:si>
@@ -158,60 +158,63 @@
   <x:si>
     <x:t>6.8mm Clear Acoustic Laminate</x:t>
   </x:si>
   <x:si>
     <x:t>7mm Clear Pyroguard</x:t>
   </x:si>
   <x:si>
     <x:t>7mm Georgian Wire Cast</x:t>
   </x:si>
   <x:si>
     <x:t>8mm Clear</x:t>
   </x:si>
   <x:si>
     <x:t>8mm Satin</x:t>
   </x:si>
   <x:si>
     <x:t>8.8mm Clear Laminate</x:t>
   </x:si>
   <x:si>
     <x:t>10mm Clear</x:t>
   </x:si>
   <x:si>
     <x:t>10mm Satin</x:t>
   </x:si>
   <x:si>
+    <x:t>10 mm Grey Antisun</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10 mm Clear Pyroguard</x:t>
+  </x:si>
+  <x:si>
     <x:t>10.8mm Clear Laminate</x:t>
   </x:si>
   <x:si>
-    <x:t>10 mm Grey Antisun</x:t>
+    <x:t>15mm Clear</x:t>
   </x:si>
   <x:si>
     <x:t>16mm Clear Pyrobel</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>10 mm Clear Pyroguard</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>No</x:t>
   </x:si>
   <x:si>
     <x:t>Not Required</x:t>
   </x:si>
   <x:si>
     <x:t>Single Cut Shape</x:t>
   </x:si>
   <x:si>
     <x:t>Multi Cut Shape</x:t>
   </x:si>
   <x:si>
     <x:t>Lead Standard 6mm</x:t>
   </x:si>
   <x:si>
     <x:t>Lead Standard 9mm</x:t>
   </x:si>
   <x:si>
     <x:t>Lead Standard 12mm</x:t>
   </x:si>
@@ -2457,71 +2460,71 @@
       <x:c r="G198" s="6"/>
       <x:c r="H198" s="6"/>
       <x:c r="I198" s="6"/>
       <x:c r="J198" s="6"/>
       <x:c r="K198" s="6"/>
       <x:c r="L198" s="6"/>
       <x:c r="M198" s="6"/>
     </x:row>
     <x:row r="200" spans="1:13">
       <x:c r="A200" s="6"/>
       <x:c r="B200" s="6"/>
       <x:c r="C200" s="6"/>
       <x:c r="D200" s="6"/>
       <x:c r="E200" s="6"/>
       <x:c r="F200" s="6"/>
       <x:c r="G200" s="6"/>
       <x:c r="H200" s="6"/>
       <x:c r="I200" s="6"/>
       <x:c r="J200" s="6"/>
       <x:c r="K200" s="6"/>
       <x:c r="L200" s="6"/>
       <x:c r="M200" s="6"/>
     </x:row>
     <x:row r="202" spans="1:13">
       <x:c r="A202" s="7" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:13">
       <x:c r="A203" s="7" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:13">
       <x:c r="A204" s="7" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:13">
       <x:c r="A205" s="7" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:13">
       <x:c r="A206" s="7" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="7">
     <x:mergeCell ref="C1:N2"/>
     <x:mergeCell ref="C3:N3"/>
     <x:mergeCell ref="A202:M202"/>
     <x:mergeCell ref="A203:M203"/>
     <x:mergeCell ref="A204:M204"/>
     <x:mergeCell ref="A205:M205"/>
     <x:mergeCell ref="A206:M206"/>
   </x:mergeCells>
   <x:dataValidations count="205">
     <x:dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="" error="" promptTitle="" prompt="" sqref="A6:A200">
       <x:formula1>=INDIRECT("GlassList")</x:formula1>
       <x:formula2/>
     </x:dataValidation>
     <x:dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="" error="" promptTitle="" prompt="" sqref="B6:B200">
       <x:formula1>=INDIRECT("ToughenedList")</x:formula1>
       <x:formula2/>
     </x:dataValidation>
     <x:dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="" error="" promptTitle="" prompt="" sqref="C6:C200">
       <x:formula1>=INDIRECT("ShapedList")</x:formula1>
       <x:formula2/>
     </x:dataValidation>
@@ -3337,767 +3340,767 @@
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:A11"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="5" width="28.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="8" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="9" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="9" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="9" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="9" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="9" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="9" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="9" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="8">
     <x:mergeCell ref="A1:E1"/>
     <x:mergeCell ref="A5:E5"/>
     <x:mergeCell ref="A6:E6"/>
     <x:mergeCell ref="A7:E7"/>
     <x:mergeCell ref="A8:E8"/>
     <x:mergeCell ref="A9:E9"/>
     <x:mergeCell ref="A10:E10"/>
     <x:mergeCell ref="A11:E11"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:AF29"/>
+  <x:dimension ref="A1:AF30"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:32">
       <x:c r="A1" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="H1" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="T1" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U1" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="V1" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="W1" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="X1" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Y1" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Z1" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="AA1" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="AB1" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="AC1" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="AD1" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="AE1" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="AF1" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:32">
       <x:c r="A2" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G2" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H2" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="T2" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U2" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="V2" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="W2" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="X2" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Y2" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Z2" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="AA2" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="AB2" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="AC2" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="AD2" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="AE2" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="AF2" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:32">
       <x:c r="A3" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="T3" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U3" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="V3" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="W3" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="X3" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Y3" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Z3" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="AA3" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="AB3" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="AC3" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="AD3" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="AE3" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:32">
       <x:c r="A4" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="T4" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U4" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="V4" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="W4" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="X4" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Y4" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Z4" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="AA4" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="AB4" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="AC4" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="AD4" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="AE4" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:32">
       <x:c r="A5" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="T5" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U5" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="V5" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="W5" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="X5" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Y5" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Z5" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="AA5" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="AB5" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="AC5" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="AD5" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="AE5" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:32">
       <x:c r="A6" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="T6" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U6" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="V6" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="W6" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="X6" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Y6" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Z6" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="AA6" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="AB6" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="AC6" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="AD6" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="AE6" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:32">
       <x:c r="A7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="T7" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U7" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="V7" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="W7" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="X7" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Y7" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Z7" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="AA7" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="AB7" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="AC7" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="AD7" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="AE7" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:32">
       <x:c r="A8" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="T8" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U8" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="V8" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="W8" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="X8" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Y8" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Z8" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="AA8" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="AB8" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="AC8" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="AD8" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="AE8" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:32">
       <x:c r="A9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="T9" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U9" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="V9" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="W9" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="X9" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Y9" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Z9" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="AA9" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="AB9" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="AC9" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="AD9" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="AE9" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:32">
       <x:c r="A10" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="T10" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U10" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="V10" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="W10" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="X10" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Y10" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Z10" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="AA10" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="AB10" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="AC10" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="AD10" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="AE10" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:32">
       <x:c r="A11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="T11" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U11" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="V11" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="W11" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="X11" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Y11" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Z11" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="AA11" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="AB11" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="AC11" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="AD11" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="AE11" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:32">
       <x:c r="A12" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="T12" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U12" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="V12" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="W12" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="X12" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Y12" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Z12" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="AA12" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="AB12" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="AC12" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="AD12" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="AE12" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:32">
       <x:c r="A13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="T13" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U13" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="V13" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="W13" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="X13" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Y13" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Z13" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="AA13" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="AB13" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="AC13" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="AD13" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="AE13" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:32">
       <x:c r="A14" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:32">
       <x:c r="A15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:32">
       <x:c r="A16" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:32">
       <x:c r="A17" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:32">
       <x:c r="A18" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:32">
       <x:c r="A19" s="0" t="s">
         <x:v>33</x:v>
@@ -4129,50 +4132,55 @@
       </x:c>
     </x:row>
     <x:row r="25" spans="1:32">
       <x:c r="A25" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:32">
       <x:c r="A26" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:32">
       <x:c r="A27" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:32">
       <x:c r="A28" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:32">
       <x:c r="A29" s="0" t="s">
         <x:v>43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:32">
+      <x:c r="A30" s="0" t="s">
+        <x:v>44</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="30">
       <vt:lpstr>Order</vt:lpstr>
       <vt:lpstr>Instructions</vt:lpstr>
       <vt:lpstr>MasterData</vt:lpstr>
       <vt:lpstr>Order!Print_Area</vt:lpstr>
       <vt:lpstr>Order!Print_Titles</vt:lpstr>
       <vt:lpstr>MasterData!Print_Area</vt:lpstr>
       <vt:lpstr>MasterData!Print_Titles</vt:lpstr>
       <vt:lpstr>Instructions!Print_Area</vt:lpstr>
       <vt:lpstr>Instructions!Print_Titles</vt:lpstr>