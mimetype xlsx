--- v2 (2026-07-30)
+++ v3 (2026-09-14)
@@ -1,91 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra98129129b404aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ccc061bc67bd4eaf9994a15c770b1b2c.psmdcp" Id="R931e65683d6a4b36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re23cee93991b4da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be8c61d675974c2ba064ef381f4066b3.psmdcp" Id="R11562a5bb8a34140" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Order" sheetId="1" r:id="rId2"/>
     <x:sheet name="Instructions" sheetId="3" r:id="rId3"/>
     <x:sheet name="MasterData" sheetId="2" state="hidden" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="Lead_Antique_9mm">MasterData!$T$2:$T$13</x:definedName>
     <x:definedName name="Lead_Antique_6mm">MasterData!$U$2:$U$13</x:definedName>
     <x:definedName name="Lead_Antique_12mm">MasterData!$V$2:$V$13</x:definedName>
     <x:definedName name="Lead_White_6mm">MasterData!$W$2:$W$13</x:definedName>
     <x:definedName name="Lead_White_9mm">MasterData!$X$2:$X$13</x:definedName>
     <x:definedName name="Lead_White_12mm">MasterData!$Y$2:$Y$13</x:definedName>
     <x:definedName name="Lead_Standard_6mm">MasterData!$Z$2:$Z$13</x:definedName>
     <x:definedName name="Lead_Standard_9mm">MasterData!$AA$2:$AA$13</x:definedName>
     <x:definedName name="Lead_Standard_12mm">MasterData!$AB$2:$AB$13</x:definedName>
     <x:definedName name="Lead_Gold_6mm">MasterData!$AC$2:$AC$13</x:definedName>
     <x:definedName name="Lead_Gold_9mm">MasterData!$AD$2:$AD$13</x:definedName>
     <x:definedName name="Lead_Gold_12mm">MasterData!$AE$2:$AE$13</x:definedName>
-    <x:definedName name="GlassList">MasterData!$A$2:$A$30</x:definedName>
+    <x:definedName name="GlassList">MasterData!$A$2:$A$29</x:definedName>
     <x:definedName name="ToughenedList">MasterData!$B$2:$B$3</x:definedName>
     <x:definedName name="ShapedList">MasterData!$C$2:$C$4</x:definedName>
     <x:definedName name="LeadedList">MasterData!$D$2:$D$14</x:definedName>
     <x:definedName name="PetflapList">MasterData!$E$2:$E$3</x:definedName>
     <x:definedName name="HouseList">MasterData!$F$2:$F$3</x:definedName>
     <x:definedName name="BevelledList">MasterData!$G$2:$G$4</x:definedName>
     <x:definedName name="PolishedList">MasterData!$H$2:$H$3</x:definedName>
     <x:definedName name="BlankList">MasterData!$AF$2:$AF$2</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Single Pane Order Template</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 30 Jul 2026</x:t>
+    <x:t>Generated: 14 Sep 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Glass Thickness</x:t>
   </x:si>
   <x:si>
     <x:t>Toughened</x:t>
   </x:si>
   <x:si>
     <x:t>Shaped</x:t>
   </x:si>
   <x:si>
     <x:t>Leaded</x:t>
   </x:si>
   <x:si>
     <x:t>Leaded Pattern</x:t>
   </x:si>
   <x:si>
     <x:t>Petflap / Vent Hole</x:t>
   </x:si>
   <x:si>
     <x:t>House Number</x:t>
   </x:si>
   <x:si>
     <x:t>Bevelled Edges</x:t>
   </x:si>
@@ -128,93 +128,90 @@
   <x:si>
     <x:t>4mm Pattern</x:t>
   </x:si>
   <x:si>
     <x:t>6mm Clear</x:t>
   </x:si>
   <x:si>
     <x:t>6mm Clear Low-Iron</x:t>
   </x:si>
   <x:si>
     <x:t>6mm Self-Clean Clear</x:t>
   </x:si>
   <x:si>
     <x:t>6mm Self-Clean Blue</x:t>
   </x:si>
   <x:si>
     <x:t>6 mm Grey Antisun</x:t>
   </x:si>
   <x:si>
     <x:t>6.4mm Clear Laminate</x:t>
   </x:si>
   <x:si>
     <x:t>6mm Georgian Wired Polished Plate</x:t>
   </x:si>
   <x:si>
-    <x:t>6mm Clear Pyroguard</x:t>
+    <x:t>6 mm Pyroshield Clear</x:t>
   </x:si>
   <x:si>
     <x:t>6.8mm Clear Laminate</x:t>
   </x:si>
   <x:si>
     <x:t>6.8mm Clear Acoustic Laminate</x:t>
   </x:si>
   <x:si>
     <x:t>7mm Clear Pyroguard</x:t>
   </x:si>
   <x:si>
     <x:t>7mm Georgian Wire Cast</x:t>
   </x:si>
   <x:si>
     <x:t>8mm Clear</x:t>
   </x:si>
   <x:si>
     <x:t>8mm Satin</x:t>
   </x:si>
   <x:si>
     <x:t>8.8mm Clear Laminate</x:t>
   </x:si>
   <x:si>
     <x:t>10mm Clear</x:t>
   </x:si>
   <x:si>
     <x:t>10mm Satin</x:t>
   </x:si>
   <x:si>
     <x:t>10 mm Grey Antisun</x:t>
   </x:si>
   <x:si>
-    <x:t>10 mm Clear Pyroguard</x:t>
+    <x:t>11.2mm Pyroguard</x:t>
   </x:si>
   <x:si>
     <x:t>10.8mm Clear Laminate</x:t>
   </x:si>
   <x:si>
     <x:t>15mm Clear</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>16mm Clear Pyrobel</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>No</x:t>
   </x:si>
   <x:si>
     <x:t>Not Required</x:t>
   </x:si>
   <x:si>
     <x:t>Single Cut Shape</x:t>
   </x:si>
   <x:si>
     <x:t>Multi Cut Shape</x:t>
   </x:si>
   <x:si>
     <x:t>Lead Standard 6mm</x:t>
   </x:si>
   <x:si>
     <x:t>Lead Standard 9mm</x:t>
   </x:si>
   <x:si>
     <x:t>Lead Standard 12mm</x:t>
   </x:si>
@@ -2460,71 +2457,71 @@
       <x:c r="G198" s="6"/>
       <x:c r="H198" s="6"/>
       <x:c r="I198" s="6"/>
       <x:c r="J198" s="6"/>
       <x:c r="K198" s="6"/>
       <x:c r="L198" s="6"/>
       <x:c r="M198" s="6"/>
     </x:row>
     <x:row r="200" spans="1:13">
       <x:c r="A200" s="6"/>
       <x:c r="B200" s="6"/>
       <x:c r="C200" s="6"/>
       <x:c r="D200" s="6"/>
       <x:c r="E200" s="6"/>
       <x:c r="F200" s="6"/>
       <x:c r="G200" s="6"/>
       <x:c r="H200" s="6"/>
       <x:c r="I200" s="6"/>
       <x:c r="J200" s="6"/>
       <x:c r="K200" s="6"/>
       <x:c r="L200" s="6"/>
       <x:c r="M200" s="6"/>
     </x:row>
     <x:row r="202" spans="1:13">
       <x:c r="A202" s="7" t="s">
-        <x:v>96</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:13">
       <x:c r="A203" s="7" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:13">
       <x:c r="A204" s="7" t="s">
-        <x:v>98</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:13">
       <x:c r="A205" s="7" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:13">
       <x:c r="A206" s="7" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="7">
     <x:mergeCell ref="C1:N2"/>
     <x:mergeCell ref="C3:N3"/>
     <x:mergeCell ref="A202:M202"/>
     <x:mergeCell ref="A203:M203"/>
     <x:mergeCell ref="A204:M204"/>
     <x:mergeCell ref="A205:M205"/>
     <x:mergeCell ref="A206:M206"/>
   </x:mergeCells>
   <x:dataValidations count="205">
     <x:dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="" error="" promptTitle="" prompt="" sqref="A6:A200">
       <x:formula1>=INDIRECT("GlassList")</x:formula1>
       <x:formula2/>
     </x:dataValidation>
     <x:dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="" error="" promptTitle="" prompt="" sqref="B6:B200">
       <x:formula1>=INDIRECT("ToughenedList")</x:formula1>
       <x:formula2/>
     </x:dataValidation>
     <x:dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="" error="" promptTitle="" prompt="" sqref="C6:C200">
       <x:formula1>=INDIRECT("ShapedList")</x:formula1>
       <x:formula2/>
     </x:dataValidation>
@@ -3340,767 +3337,767 @@
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:A11"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="5" width="28.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="8" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="9" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="9" t="s">
-        <x:v>104</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="9" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="9" t="s">
-        <x:v>106</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="9" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="9" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="9" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="8">
     <x:mergeCell ref="A1:E1"/>
     <x:mergeCell ref="A5:E5"/>
     <x:mergeCell ref="A6:E6"/>
     <x:mergeCell ref="A7:E7"/>
     <x:mergeCell ref="A8:E8"/>
     <x:mergeCell ref="A9:E9"/>
     <x:mergeCell ref="A10:E10"/>
     <x:mergeCell ref="A11:E11"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:AF30"/>
+  <x:dimension ref="A1:AF29"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:32">
       <x:c r="A1" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H1" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="T1" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="T1" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="U1" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="V1" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="V1" s="0" t="s">
+      <x:c r="W1" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="W1" s="0" t="s">
+      <x:c r="X1" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="X1" s="0" t="s">
+      <x:c r="Y1" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="Y1" s="0" t="s">
+      <x:c r="Z1" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="Z1" s="0" t="s">
+      <x:c r="AA1" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="AA1" s="0" t="s">
+      <x:c r="AB1" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="AB1" s="0" t="s">
+      <x:c r="AC1" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="AC1" s="0" t="s">
+      <x:c r="AD1" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="AD1" s="0" t="s">
+      <x:c r="AE1" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="AE1" s="0" t="s">
+      <x:c r="AF1" s="0" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:32">
       <x:c r="A2" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G2" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H2" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="T2" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U2" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="V2" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="W2" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="X2" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Y2" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Z2" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="AA2" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="AB2" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="AC2" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="AD2" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="AE2" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="AF2" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:32">
       <x:c r="A3" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="T3" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U3" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="V3" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="W3" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="X3" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Y3" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Z3" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="AA3" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="AB3" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="AC3" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="AD3" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="AE3" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:32">
       <x:c r="A4" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="T4" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U4" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="V4" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="W4" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="X4" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Y4" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Z4" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="AA4" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="AB4" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="AC4" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="AD4" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="AE4" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:32">
       <x:c r="A5" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="T5" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="U5" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="U5" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="V5" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="W5" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="X5" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Y5" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Z5" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="AA5" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="AB5" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="AC5" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="AD5" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="AE5" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:32">
       <x:c r="A6" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="T6" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U6" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="V6" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="W6" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="X6" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Y6" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Z6" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="AA6" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="AB6" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="AC6" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="AD6" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="AE6" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:32">
       <x:c r="A7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="T7" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U7" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="V7" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="W7" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="X7" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Y7" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Z7" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="AA7" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="AB7" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="AC7" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="AD7" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="AE7" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:32">
       <x:c r="A8" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="T8" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U8" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="V8" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="W8" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="X8" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Y8" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Z8" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="AA8" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="AB8" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="AC8" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="AD8" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="AE8" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:32">
       <x:c r="A9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="T9" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U9" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="V9" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="W9" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="X9" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Y9" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Z9" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="AA9" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="AB9" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="AC9" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="AD9" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="AE9" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:32">
       <x:c r="A10" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="T10" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U10" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="V10" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="W10" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="X10" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Y10" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Z10" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="AA10" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="AB10" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="AC10" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="AD10" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="AE10" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:32">
       <x:c r="A11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="T11" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="U11" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="U11" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="V11" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="W11" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="X11" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Y11" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Z11" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="AA11" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="AB11" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="AC11" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="AD11" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="AE11" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:32">
       <x:c r="A12" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="T12" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U12" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="V12" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="W12" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="X12" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Y12" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Z12" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="AA12" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="AB12" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="AC12" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="AD12" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="AE12" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:32">
       <x:c r="A13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="T13" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U13" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="V13" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="W13" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="X13" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Y13" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Z13" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="AA13" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="AB13" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="AC13" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="AD13" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="AE13" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:32">
       <x:c r="A14" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:32">
       <x:c r="A15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:32">
       <x:c r="A16" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:32">
       <x:c r="A17" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:32">
       <x:c r="A18" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:32">
       <x:c r="A19" s="0" t="s">
         <x:v>33</x:v>
@@ -4132,55 +4129,50 @@
       </x:c>
     </x:row>
     <x:row r="25" spans="1:32">
       <x:c r="A25" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:32">
       <x:c r="A26" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:32">
       <x:c r="A27" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:32">
       <x:c r="A28" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:32">
       <x:c r="A29" s="0" t="s">
         <x:v>43</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>44</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="30">
       <vt:lpstr>Order</vt:lpstr>
       <vt:lpstr>Instructions</vt:lpstr>
       <vt:lpstr>MasterData</vt:lpstr>
       <vt:lpstr>Order!Print_Area</vt:lpstr>
       <vt:lpstr>Order!Print_Titles</vt:lpstr>
       <vt:lpstr>MasterData!Print_Area</vt:lpstr>
       <vt:lpstr>MasterData!Print_Titles</vt:lpstr>
       <vt:lpstr>Instructions!Print_Area</vt:lpstr>
       <vt:lpstr>Instructions!Print_Titles</vt:lpstr>