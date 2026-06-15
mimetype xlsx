--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R701a1acf462f4c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5200375d8ffe48819f67cdbafa42c3ae.psmdcp" Id="R6c2207b947bb4e83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd122c5687e04e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b29c1e7e540342b3b0cb8f93dcf3049d.psmdcp" Id="R88c9f900159846fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Order" sheetId="1" r:id="rId2"/>
     <x:sheet name="Instructions" sheetId="3" r:id="rId3"/>
     <x:sheet name="MasterData" sheetId="2" state="hidden" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
-    <x:definedName name="GlassList">MasterData!$A$2:$A$27</x:definedName>
+    <x:definedName name="GlassList">MasterData!$A$2:$A$29</x:definedName>
     <x:definedName name="ToughenedList">MasterData!$B$2:$B$3</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Single Pane Order Template</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 01 May 2026</x:t>
+    <x:t>Generated: 15 Jun 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Glass Thickness</x:t>
   </x:si>
   <x:si>
     <x:t>Toughened</x:t>
   </x:si>
   <x:si>
     <x:t>Width (mm)</x:t>
   </x:si>
   <x:si>
     <x:t>Height (mm)</x:t>
   </x:si>
   <x:si>
     <x:t>Quantity</x:t>
   </x:si>
   <x:si>
     <x:t>Pane Reference</x:t>
   </x:si>
   <x:si>
     <x:t>GlassThickness</x:t>
   </x:si>
   <x:si>
     <x:t>3mm Clear</x:t>
   </x:si>
@@ -122,50 +122,56 @@
     <x:t>7mm Clear Pyroguard</x:t>
   </x:si>
   <x:si>
     <x:t>7mm Georgian Wire Cast</x:t>
   </x:si>
   <x:si>
     <x:t>8mm Clear</x:t>
   </x:si>
   <x:si>
     <x:t>8mm Satin</x:t>
   </x:si>
   <x:si>
     <x:t>8.8mm Clear Laminate</x:t>
   </x:si>
   <x:si>
     <x:t>10mm Clear</x:t>
   </x:si>
   <x:si>
     <x:t>10mm Satin</x:t>
   </x:si>
   <x:si>
     <x:t>10.8mm Clear Laminate</x:t>
   </x:si>
   <x:si>
     <x:t>10 mm Grey Antisun</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16mm Clear Pyrobel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10 mm Clear Pyroguard</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>No</x:t>
   </x:si>
   <x:si>
     <x:t>Contact us: 01234 331422</x:t>
   </x:si>
   <x:si>
     <x:t>© 2025 GlassDelivered.co.uk</x:t>
   </x:si>
   <x:si>
     <x:t>VAT Reg No. 267 1599 66  |  Company Reg No. 10636737</x:t>
   </x:si>
   <x:si>
     <x:t>Glass Delivered is a trading name of Sealed Units Online Limited</x:t>
   </x:si>
   <x:si>
     <x:t>Registered Office: Connexions, 159 Princes Street, Ipswich, Suffolk, IP1 1QJ</x:t>
   </x:si>
   <x:si>
     <x:t>Single Pane Order Template - Instructions</x:t>
   </x:si>
@@ -726,51 +732,51 @@
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J206"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane xSplit="0" ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="19.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="13.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="14.710625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="12.710625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="18.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="20" customHeight="1">
       <x:c r="C1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J1" s="2" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10" ht="40" customHeight="1"/>
     <x:row r="3" spans="1:10" ht="20" customHeight="1">
       <x:c r="C3" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:10">
       <x:c r="A4" s="4"/>
       <x:c r="B4" s="4"/>
       <x:c r="C4" s="4"/>
       <x:c r="D4" s="4"/>
       <x:c r="E4" s="4"/>
       <x:c r="F4" s="4"/>
     </x:row>
     <x:row r="5" spans="1:10" ht="30" customHeight="1">
       <x:c r="A5" s="5" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="5" t="s">
         <x:v>4</x:v>
@@ -1549,71 +1555,71 @@
       <x:c r="A196" s="6"/>
       <x:c r="B196" s="6"/>
       <x:c r="C196" s="6"/>
       <x:c r="D196" s="6"/>
       <x:c r="E196" s="6"/>
       <x:c r="F196" s="6"/>
     </x:row>
     <x:row r="198" spans="1:10">
       <x:c r="A198" s="6"/>
       <x:c r="B198" s="6"/>
       <x:c r="C198" s="6"/>
       <x:c r="D198" s="6"/>
       <x:c r="E198" s="6"/>
       <x:c r="F198" s="6"/>
     </x:row>
     <x:row r="200" spans="1:10">
       <x:c r="A200" s="6"/>
       <x:c r="B200" s="6"/>
       <x:c r="C200" s="6"/>
       <x:c r="D200" s="6"/>
       <x:c r="E200" s="6"/>
       <x:c r="F200" s="6"/>
     </x:row>
     <x:row r="202" spans="1:10">
       <x:c r="A202" s="7" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:10">
       <x:c r="A203" s="7" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:10">
       <x:c r="A204" s="7" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:10">
       <x:c r="A205" s="7" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:10">
       <x:c r="A206" s="7" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="7">
     <x:mergeCell ref="C1:G2"/>
     <x:mergeCell ref="C3:G3"/>
     <x:mergeCell ref="A202:F202"/>
     <x:mergeCell ref="A203:F203"/>
     <x:mergeCell ref="A204:F204"/>
     <x:mergeCell ref="A205:F205"/>
     <x:mergeCell ref="A206:F206"/>
   </x:mergeCells>
   <x:dataValidations count="4">
     <x:dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="" error="" promptTitle="" prompt="" sqref="A6:A200">
       <x:formula1>=INDIRECT("GlassList")</x:formula1>
       <x:formula2/>
     </x:dataValidation>
     <x:dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="" error="" promptTitle="" prompt="" sqref="B6:B200">
       <x:formula1>=INDIRECT("ToughenedList")</x:formula1>
       <x:formula2/>
     </x:dataValidation>
     <x:dataValidation type="decimal" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="" error="" promptTitle="" prompt="" sqref="C6:D200">
       <x:formula1>100</x:formula1>
       <x:formula2>5000</x:formula2>
     </x:dataValidation>
@@ -1625,145 +1631,145 @@
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:A11"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="5" width="28.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="8" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="9" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="9" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="9" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="9" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="9" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="9" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="9" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="8">
     <x:mergeCell ref="A1:E1"/>
     <x:mergeCell ref="A5:E5"/>
     <x:mergeCell ref="A6:E6"/>
     <x:mergeCell ref="A7:E7"/>
     <x:mergeCell ref="A8:E8"/>
     <x:mergeCell ref="A9:E9"/>
     <x:mergeCell ref="A10:E10"/>
     <x:mergeCell ref="A11:E11"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B27"/>
+  <x:dimension ref="A1:B29"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:2">
       <x:c r="A3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:2">
       <x:c r="A4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="0" t="s">
         <x:v>15</x:v>
@@ -1840,50 +1846,60 @@
       </x:c>
     </x:row>
     <x:row r="23" spans="1:2">
       <x:c r="A23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:2">
       <x:c r="A24" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:2">
       <x:c r="A25" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:2">
       <x:c r="A26" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:2">
       <x:c r="A27" s="0" t="s">
         <x:v>34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:2">
+      <x:c r="A28" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:2">
+      <x:c r="A29" s="0" t="s">
+        <x:v>36</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="11">
       <vt:lpstr>Order</vt:lpstr>
       <vt:lpstr>Instructions</vt:lpstr>
       <vt:lpstr>MasterData</vt:lpstr>
       <vt:lpstr>Order!Print_Area</vt:lpstr>
       <vt:lpstr>Order!Print_Titles</vt:lpstr>
       <vt:lpstr>MasterData!Print_Area</vt:lpstr>
       <vt:lpstr>MasterData!Print_Titles</vt:lpstr>
       <vt:lpstr>Instructions!Print_Area</vt:lpstr>
       <vt:lpstr>Instructions!Print_Titles</vt:lpstr>