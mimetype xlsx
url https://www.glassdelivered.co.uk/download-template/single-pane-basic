--- v1 (2026-06-15)
+++ v2 (2026-07-30)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd122c5687e04e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b29c1e7e540342b3b0cb8f93dcf3049d.psmdcp" Id="R88c9f900159846fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9667a51205734687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b8bf9ceddef4bf1865424ae5693c4c8.psmdcp" Id="Re7b6e1dfea8c49b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Order" sheetId="1" r:id="rId2"/>
     <x:sheet name="Instructions" sheetId="3" r:id="rId3"/>
     <x:sheet name="MasterData" sheetId="2" state="hidden" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
-    <x:definedName name="GlassList">MasterData!$A$2:$A$29</x:definedName>
+    <x:definedName name="GlassList">MasterData!$A$2:$A$30</x:definedName>
     <x:definedName name="ToughenedList">MasterData!$B$2:$B$3</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Single Pane Order Template</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 15 Jun 2026</x:t>
+    <x:t>Generated: 30 Jul 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Glass Thickness</x:t>
   </x:si>
   <x:si>
     <x:t>Toughened</x:t>
   </x:si>
   <x:si>
     <x:t>Width (mm)</x:t>
   </x:si>
   <x:si>
     <x:t>Height (mm)</x:t>
   </x:si>
   <x:si>
     <x:t>Quantity</x:t>
   </x:si>
   <x:si>
     <x:t>Pane Reference</x:t>
   </x:si>
   <x:si>
     <x:t>GlassThickness</x:t>
   </x:si>
   <x:si>
     <x:t>3mm Clear</x:t>
   </x:si>
@@ -118,60 +118,63 @@
   <x:si>
     <x:t>6.8mm Clear Acoustic Laminate</x:t>
   </x:si>
   <x:si>
     <x:t>7mm Clear Pyroguard</x:t>
   </x:si>
   <x:si>
     <x:t>7mm Georgian Wire Cast</x:t>
   </x:si>
   <x:si>
     <x:t>8mm Clear</x:t>
   </x:si>
   <x:si>
     <x:t>8mm Satin</x:t>
   </x:si>
   <x:si>
     <x:t>8.8mm Clear Laminate</x:t>
   </x:si>
   <x:si>
     <x:t>10mm Clear</x:t>
   </x:si>
   <x:si>
     <x:t>10mm Satin</x:t>
   </x:si>
   <x:si>
+    <x:t>10 mm Grey Antisun</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10 mm Clear Pyroguard</x:t>
+  </x:si>
+  <x:si>
     <x:t>10.8mm Clear Laminate</x:t>
   </x:si>
   <x:si>
-    <x:t>10 mm Grey Antisun</x:t>
+    <x:t>15mm Clear</x:t>
   </x:si>
   <x:si>
     <x:t>16mm Clear Pyrobel</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>10 mm Clear Pyroguard</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>No</x:t>
   </x:si>
   <x:si>
     <x:t>Contact us: 01234 331422</x:t>
   </x:si>
   <x:si>
     <x:t>© 2025 GlassDelivered.co.uk</x:t>
   </x:si>
   <x:si>
     <x:t>VAT Reg No. 267 1599 66  |  Company Reg No. 10636737</x:t>
   </x:si>
   <x:si>
     <x:t>Glass Delivered is a trading name of Sealed Units Online Limited</x:t>
   </x:si>
   <x:si>
     <x:t>Registered Office: Connexions, 159 Princes Street, Ipswich, Suffolk, IP1 1QJ</x:t>
   </x:si>
   <x:si>
     <x:t>Single Pane Order Template - Instructions</x:t>
   </x:si>
@@ -732,51 +735,51 @@
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J206"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane xSplit="0" ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="19.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="13.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="14.710625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="12.710625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="18.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="20" customHeight="1">
       <x:c r="C1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J1" s="2" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10" ht="40" customHeight="1"/>
     <x:row r="3" spans="1:10" ht="20" customHeight="1">
       <x:c r="C3" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:10">
       <x:c r="A4" s="4"/>
       <x:c r="B4" s="4"/>
       <x:c r="C4" s="4"/>
       <x:c r="D4" s="4"/>
       <x:c r="E4" s="4"/>
       <x:c r="F4" s="4"/>
     </x:row>
     <x:row r="5" spans="1:10" ht="30" customHeight="1">
       <x:c r="A5" s="5" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="5" t="s">
         <x:v>4</x:v>
@@ -1555,71 +1558,71 @@
       <x:c r="A196" s="6"/>
       <x:c r="B196" s="6"/>
       <x:c r="C196" s="6"/>
       <x:c r="D196" s="6"/>
       <x:c r="E196" s="6"/>
       <x:c r="F196" s="6"/>
     </x:row>
     <x:row r="198" spans="1:10">
       <x:c r="A198" s="6"/>
       <x:c r="B198" s="6"/>
       <x:c r="C198" s="6"/>
       <x:c r="D198" s="6"/>
       <x:c r="E198" s="6"/>
       <x:c r="F198" s="6"/>
     </x:row>
     <x:row r="200" spans="1:10">
       <x:c r="A200" s="6"/>
       <x:c r="B200" s="6"/>
       <x:c r="C200" s="6"/>
       <x:c r="D200" s="6"/>
       <x:c r="E200" s="6"/>
       <x:c r="F200" s="6"/>
     </x:row>
     <x:row r="202" spans="1:10">
       <x:c r="A202" s="7" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:10">
       <x:c r="A203" s="7" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:10">
       <x:c r="A204" s="7" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:10">
       <x:c r="A205" s="7" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:10">
       <x:c r="A206" s="7" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="7">
     <x:mergeCell ref="C1:G2"/>
     <x:mergeCell ref="C3:G3"/>
     <x:mergeCell ref="A202:F202"/>
     <x:mergeCell ref="A203:F203"/>
     <x:mergeCell ref="A204:F204"/>
     <x:mergeCell ref="A205:F205"/>
     <x:mergeCell ref="A206:F206"/>
   </x:mergeCells>
   <x:dataValidations count="4">
     <x:dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="" error="" promptTitle="" prompt="" sqref="A6:A200">
       <x:formula1>=INDIRECT("GlassList")</x:formula1>
       <x:formula2/>
     </x:dataValidation>
     <x:dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="" error="" promptTitle="" prompt="" sqref="B6:B200">
       <x:formula1>=INDIRECT("ToughenedList")</x:formula1>
       <x:formula2/>
     </x:dataValidation>
     <x:dataValidation type="decimal" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="" error="" promptTitle="" prompt="" sqref="C6:D200">
       <x:formula1>100</x:formula1>
       <x:formula2>5000</x:formula2>
     </x:dataValidation>
@@ -1631,145 +1634,145 @@
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:A11"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="5" width="28.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="8" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="9" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="9" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="9" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="9" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="9" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="9" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="9" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="8">
     <x:mergeCell ref="A1:E1"/>
     <x:mergeCell ref="A5:E5"/>
     <x:mergeCell ref="A6:E6"/>
     <x:mergeCell ref="A7:E7"/>
     <x:mergeCell ref="A8:E8"/>
     <x:mergeCell ref="A9:E9"/>
     <x:mergeCell ref="A10:E10"/>
     <x:mergeCell ref="A11:E11"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B29"/>
+  <x:dimension ref="A1:B30"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:2">
       <x:c r="A3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:2">
       <x:c r="A4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="0" t="s">
         <x:v>15</x:v>
@@ -1856,50 +1859,55 @@
       </x:c>
     </x:row>
     <x:row r="25" spans="1:2">
       <x:c r="A25" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:2">
       <x:c r="A26" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:2">
       <x:c r="A27" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:2">
       <x:c r="A28" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:2">
       <x:c r="A29" s="0" t="s">
         <x:v>36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:2">
+      <x:c r="A30" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="11">
       <vt:lpstr>Order</vt:lpstr>
       <vt:lpstr>Instructions</vt:lpstr>
       <vt:lpstr>MasterData</vt:lpstr>
       <vt:lpstr>Order!Print_Area</vt:lpstr>
       <vt:lpstr>Order!Print_Titles</vt:lpstr>
       <vt:lpstr>MasterData!Print_Area</vt:lpstr>
       <vt:lpstr>MasterData!Print_Titles</vt:lpstr>
       <vt:lpstr>Instructions!Print_Area</vt:lpstr>
       <vt:lpstr>Instructions!Print_Titles</vt:lpstr>