--- v2 (2026-07-30)
+++ v3 (2026-09-14)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9667a51205734687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b8bf9ceddef4bf1865424ae5693c4c8.psmdcp" Id="Re7b6e1dfea8c49b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bcb07b3a4974d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b4a97af2b75420eadbb88ab9d5815b6.psmdcp" Id="R733a8d27e71a4450" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Order" sheetId="1" r:id="rId2"/>
     <x:sheet name="Instructions" sheetId="3" r:id="rId3"/>
     <x:sheet name="MasterData" sheetId="2" state="hidden" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
-    <x:definedName name="GlassList">MasterData!$A$2:$A$30</x:definedName>
+    <x:definedName name="GlassList">MasterData!$A$2:$A$29</x:definedName>
     <x:definedName name="ToughenedList">MasterData!$B$2:$B$3</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Single Pane Order Template</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 30 Jul 2026</x:t>
+    <x:t>Generated: 14 Sep 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Glass Thickness</x:t>
   </x:si>
   <x:si>
     <x:t>Toughened</x:t>
   </x:si>
   <x:si>
     <x:t>Width (mm)</x:t>
   </x:si>
   <x:si>
     <x:t>Height (mm)</x:t>
   </x:si>
   <x:si>
     <x:t>Quantity</x:t>
   </x:si>
   <x:si>
     <x:t>Pane Reference</x:t>
   </x:si>
   <x:si>
     <x:t>GlassThickness</x:t>
   </x:si>
   <x:si>
     <x:t>3mm Clear</x:t>
   </x:si>
@@ -88,93 +88,90 @@
   <x:si>
     <x:t>4mm Pattern</x:t>
   </x:si>
   <x:si>
     <x:t>6mm Clear</x:t>
   </x:si>
   <x:si>
     <x:t>6mm Clear Low-Iron</x:t>
   </x:si>
   <x:si>
     <x:t>6mm Self-Clean Clear</x:t>
   </x:si>
   <x:si>
     <x:t>6mm Self-Clean Blue</x:t>
   </x:si>
   <x:si>
     <x:t>6 mm Grey Antisun</x:t>
   </x:si>
   <x:si>
     <x:t>6.4mm Clear Laminate</x:t>
   </x:si>
   <x:si>
     <x:t>6mm Georgian Wired Polished Plate</x:t>
   </x:si>
   <x:si>
-    <x:t>6mm Clear Pyroguard</x:t>
+    <x:t>6 mm Pyroshield Clear</x:t>
   </x:si>
   <x:si>
     <x:t>6.8mm Clear Laminate</x:t>
   </x:si>
   <x:si>
     <x:t>6.8mm Clear Acoustic Laminate</x:t>
   </x:si>
   <x:si>
     <x:t>7mm Clear Pyroguard</x:t>
   </x:si>
   <x:si>
     <x:t>7mm Georgian Wire Cast</x:t>
   </x:si>
   <x:si>
     <x:t>8mm Clear</x:t>
   </x:si>
   <x:si>
     <x:t>8mm Satin</x:t>
   </x:si>
   <x:si>
     <x:t>8.8mm Clear Laminate</x:t>
   </x:si>
   <x:si>
     <x:t>10mm Clear</x:t>
   </x:si>
   <x:si>
     <x:t>10mm Satin</x:t>
   </x:si>
   <x:si>
     <x:t>10 mm Grey Antisun</x:t>
   </x:si>
   <x:si>
-    <x:t>10 mm Clear Pyroguard</x:t>
+    <x:t>11.2mm Pyroguard</x:t>
   </x:si>
   <x:si>
     <x:t>10.8mm Clear Laminate</x:t>
   </x:si>
   <x:si>
     <x:t>15mm Clear</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>16mm Clear Pyrobel</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>No</x:t>
   </x:si>
   <x:si>
     <x:t>Contact us: 01234 331422</x:t>
   </x:si>
   <x:si>
     <x:t>© 2025 GlassDelivered.co.uk</x:t>
   </x:si>
   <x:si>
     <x:t>VAT Reg No. 267 1599 66  |  Company Reg No. 10636737</x:t>
   </x:si>
   <x:si>
     <x:t>Glass Delivered is a trading name of Sealed Units Online Limited</x:t>
   </x:si>
   <x:si>
     <x:t>Registered Office: Connexions, 159 Princes Street, Ipswich, Suffolk, IP1 1QJ</x:t>
   </x:si>
   <x:si>
     <x:t>Single Pane Order Template - Instructions</x:t>
   </x:si>
@@ -735,51 +732,51 @@
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J206"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane xSplit="0" ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="19.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="13.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="14.710625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="12.710625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="18.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="20" customHeight="1">
       <x:c r="C1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J1" s="2" t="s">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10" ht="40" customHeight="1"/>
     <x:row r="3" spans="1:10" ht="20" customHeight="1">
       <x:c r="C3" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:10">
       <x:c r="A4" s="4"/>
       <x:c r="B4" s="4"/>
       <x:c r="C4" s="4"/>
       <x:c r="D4" s="4"/>
       <x:c r="E4" s="4"/>
       <x:c r="F4" s="4"/>
     </x:row>
     <x:row r="5" spans="1:10" ht="30" customHeight="1">
       <x:c r="A5" s="5" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="5" t="s">
         <x:v>4</x:v>
@@ -1558,71 +1555,71 @@
       <x:c r="A196" s="6"/>
       <x:c r="B196" s="6"/>
       <x:c r="C196" s="6"/>
       <x:c r="D196" s="6"/>
       <x:c r="E196" s="6"/>
       <x:c r="F196" s="6"/>
     </x:row>
     <x:row r="198" spans="1:10">
       <x:c r="A198" s="6"/>
       <x:c r="B198" s="6"/>
       <x:c r="C198" s="6"/>
       <x:c r="D198" s="6"/>
       <x:c r="E198" s="6"/>
       <x:c r="F198" s="6"/>
     </x:row>
     <x:row r="200" spans="1:10">
       <x:c r="A200" s="6"/>
       <x:c r="B200" s="6"/>
       <x:c r="C200" s="6"/>
       <x:c r="D200" s="6"/>
       <x:c r="E200" s="6"/>
       <x:c r="F200" s="6"/>
     </x:row>
     <x:row r="202" spans="1:10">
       <x:c r="A202" s="7" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:10">
       <x:c r="A203" s="7" t="s">
-        <x:v>41</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:10">
       <x:c r="A204" s="7" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:10">
       <x:c r="A205" s="7" t="s">
-        <x:v>43</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:10">
       <x:c r="A206" s="7" t="s">
-        <x:v>44</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="7">
     <x:mergeCell ref="C1:G2"/>
     <x:mergeCell ref="C3:G3"/>
     <x:mergeCell ref="A202:F202"/>
     <x:mergeCell ref="A203:F203"/>
     <x:mergeCell ref="A204:F204"/>
     <x:mergeCell ref="A205:F205"/>
     <x:mergeCell ref="A206:F206"/>
   </x:mergeCells>
   <x:dataValidations count="4">
     <x:dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="" error="" promptTitle="" prompt="" sqref="A6:A200">
       <x:formula1>=INDIRECT("GlassList")</x:formula1>
       <x:formula2/>
     </x:dataValidation>
     <x:dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="" error="" promptTitle="" prompt="" sqref="B6:B200">
       <x:formula1>=INDIRECT("ToughenedList")</x:formula1>
       <x:formula2/>
     </x:dataValidation>
     <x:dataValidation type="decimal" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="" error="" promptTitle="" prompt="" sqref="C6:D200">
       <x:formula1>100</x:formula1>
       <x:formula2>5000</x:formula2>
     </x:dataValidation>
@@ -1634,145 +1631,145 @@
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:A11"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="5" width="28.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="8" t="s">
-        <x:v>46</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="9" t="s">
-        <x:v>47</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="9" t="s">
-        <x:v>48</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="9" t="s">
-        <x:v>49</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="9" t="s">
-        <x:v>50</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="9" t="s">
-        <x:v>51</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="9" t="s">
-        <x:v>52</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="9" t="s">
-        <x:v>53</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="8">
     <x:mergeCell ref="A1:E1"/>
     <x:mergeCell ref="A5:E5"/>
     <x:mergeCell ref="A6:E6"/>
     <x:mergeCell ref="A7:E7"/>
     <x:mergeCell ref="A8:E8"/>
     <x:mergeCell ref="A9:E9"/>
     <x:mergeCell ref="A10:E10"/>
     <x:mergeCell ref="A11:E11"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B30"/>
+  <x:dimension ref="A1:B29"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:2">
       <x:c r="A3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:2">
       <x:c r="A4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="0" t="s">
         <x:v>15</x:v>
@@ -1859,55 +1856,50 @@
       </x:c>
     </x:row>
     <x:row r="25" spans="1:2">
       <x:c r="A25" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:2">
       <x:c r="A26" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:2">
       <x:c r="A27" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:2">
       <x:c r="A28" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:2">
       <x:c r="A29" s="0" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="11">
       <vt:lpstr>Order</vt:lpstr>
       <vt:lpstr>Instructions</vt:lpstr>
       <vt:lpstr>MasterData</vt:lpstr>
       <vt:lpstr>Order!Print_Area</vt:lpstr>
       <vt:lpstr>Order!Print_Titles</vt:lpstr>
       <vt:lpstr>MasterData!Print_Area</vt:lpstr>
       <vt:lpstr>MasterData!Print_Titles</vt:lpstr>
       <vt:lpstr>Instructions!Print_Area</vt:lpstr>
       <vt:lpstr>Instructions!Print_Titles</vt:lpstr>