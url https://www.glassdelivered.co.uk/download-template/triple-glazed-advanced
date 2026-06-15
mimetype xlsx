--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5638547ca09e4cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/681d7e3612b9421ba7606730eda9ed4a.psmdcp" Id="R68fb3d6e0e144371" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e8fc85b65264e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7c8de4ba8f64c3eae22181080ea0e49.psmdcp" Id="Rab7e43907e9b42d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Order" sheetId="1" r:id="rId2"/>
     <x:sheet name="Instructions" sheetId="3" r:id="rId3"/>
     <x:sheet name="MasterData" sheetId="2" state="hidden" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="Georgian_Bar">MasterData!$T$2:$T$15</x:definedName>
     <x:definedName name="Duplex_Bars">MasterData!$U$2:$U$4</x:definedName>
     <x:definedName name="Leaded">MasterData!$V$2:$V$14</x:definedName>
     <x:definedName name="DuplexBack_to_Back_18mm">MasterData!$W$2:$W$17</x:definedName>
     <x:definedName name="Lead_Standard_6mm">MasterData!$X$2:$X$13</x:definedName>
     <x:definedName name="Lead_Antique_9mm">MasterData!$Y$2:$Y$13</x:definedName>
     <x:definedName name="Lead_Antique_6mm">MasterData!$Z$2:$Z$13</x:definedName>
     <x:definedName name="Lead_Standard_9mm">MasterData!$AA$2:$AA$13</x:definedName>
     <x:definedName name="Lead_Standard_12mm">MasterData!$AB$2:$AB$13</x:definedName>
     <x:definedName name="Lead_White_6mm">MasterData!$AC$2:$AC$13</x:definedName>
     <x:definedName name="Lead_White_9mm">MasterData!$AD$2:$AD$13</x:definedName>
@@ -64,51 +64,51 @@
     <x:definedName name="OuterList">MasterData!$A$2:$A$23</x:definedName>
     <x:definedName name="MiddleList">MasterData!$B$2:$B$15</x:definedName>
     <x:definedName name="InnerList">MasterData!$C$2:$C$15</x:definedName>
     <x:definedName name="SpacerColorList">MasterData!$D$2:$D$6</x:definedName>
     <x:definedName name="OuterSpacerList">MasterData!$E$2:$E$9</x:definedName>
     <x:definedName name="ToughList">MasterData!$F$2:$F$3</x:definedName>
     <x:definedName name="InnerSpacerList">MasterData!$G$2:$G$9</x:definedName>
     <x:definedName name="TguPatternList">MasterData!$H$2:$H$21</x:definedName>
     <x:definedName name="BlankList">MasterData!$I$2:$I$2</x:definedName>
     <x:definedName name="MultiBarTypeList">MasterData!$K$2:$K$5</x:definedName>
     <x:definedName name="ShapedList">MasterData!$L$2:$L$4</x:definedName>
     <x:definedName name="SteppedList">MasterData!$M$2:$M$6</x:definedName>
     <x:definedName name="PetflapList">MasterData!$N$2:$N$3</x:definedName>
     <x:definedName name="HouseList">MasterData!$O$2:$O$3</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>TGU Order Template</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 01 May 2026</x:t>
+    <x:t>Generated: 15 Jun 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Outer Glass</x:t>
   </x:si>
   <x:si>
     <x:t>Pattern (If Outer is Pattern)</x:t>
   </x:si>
   <x:si>
     <x:t>Outer Spacer (mm)</x:t>
   </x:si>
   <x:si>
     <x:t>Spacer Colour</x:t>
   </x:si>
   <x:si>
     <x:t>Middle Glass</x:t>
   </x:si>
   <x:si>
     <x:t>Inner Spacer (mm)</x:t>
   </x:si>
   <x:si>
     <x:t>Inner Glass</x:t>
   </x:si>
   <x:si>
     <x:t>Toughened</x:t>
   </x:si>