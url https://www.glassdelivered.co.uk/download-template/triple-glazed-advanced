--- v1 (2026-06-15)
+++ v2 (2026-07-30)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e8fc85b65264e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7c8de4ba8f64c3eae22181080ea0e49.psmdcp" Id="Rab7e43907e9b42d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R746dcf52fdcd41df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c95a564801f440b7952b993e70a6b72f.psmdcp" Id="Rcca4d4ef1d6e47cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Order" sheetId="1" r:id="rId2"/>
     <x:sheet name="Instructions" sheetId="3" r:id="rId3"/>
     <x:sheet name="MasterData" sheetId="2" state="hidden" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="Georgian_Bar">MasterData!$T$2:$T$15</x:definedName>
     <x:definedName name="Duplex_Bars">MasterData!$U$2:$U$4</x:definedName>
     <x:definedName name="Leaded">MasterData!$V$2:$V$14</x:definedName>
     <x:definedName name="DuplexBack_to_Back_18mm">MasterData!$W$2:$W$17</x:definedName>
     <x:definedName name="Lead_Standard_6mm">MasterData!$X$2:$X$13</x:definedName>
     <x:definedName name="Lead_Antique_9mm">MasterData!$Y$2:$Y$13</x:definedName>
     <x:definedName name="Lead_Antique_6mm">MasterData!$Z$2:$Z$13</x:definedName>
     <x:definedName name="Lead_Standard_9mm">MasterData!$AA$2:$AA$13</x:definedName>
     <x:definedName name="Lead_Standard_12mm">MasterData!$AB$2:$AB$13</x:definedName>
     <x:definedName name="Lead_White_6mm">MasterData!$AC$2:$AC$13</x:definedName>
     <x:definedName name="Lead_White_9mm">MasterData!$AD$2:$AD$13</x:definedName>
@@ -64,51 +64,51 @@
     <x:definedName name="OuterList">MasterData!$A$2:$A$23</x:definedName>
     <x:definedName name="MiddleList">MasterData!$B$2:$B$15</x:definedName>
     <x:definedName name="InnerList">MasterData!$C$2:$C$15</x:definedName>
     <x:definedName name="SpacerColorList">MasterData!$D$2:$D$6</x:definedName>
     <x:definedName name="OuterSpacerList">MasterData!$E$2:$E$9</x:definedName>
     <x:definedName name="ToughList">MasterData!$F$2:$F$3</x:definedName>
     <x:definedName name="InnerSpacerList">MasterData!$G$2:$G$9</x:definedName>
     <x:definedName name="TguPatternList">MasterData!$H$2:$H$21</x:definedName>
     <x:definedName name="BlankList">MasterData!$I$2:$I$2</x:definedName>
     <x:definedName name="MultiBarTypeList">MasterData!$K$2:$K$5</x:definedName>
     <x:definedName name="ShapedList">MasterData!$L$2:$L$4</x:definedName>
     <x:definedName name="SteppedList">MasterData!$M$2:$M$6</x:definedName>
     <x:definedName name="PetflapList">MasterData!$N$2:$N$3</x:definedName>
     <x:definedName name="HouseList">MasterData!$O$2:$O$3</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>TGU Order Template</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 15 Jun 2026</x:t>
+    <x:t>Generated: 30 Jul 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Outer Glass</x:t>
   </x:si>
   <x:si>
     <x:t>Pattern (If Outer is Pattern)</x:t>
   </x:si>
   <x:si>
     <x:t>Outer Spacer (mm)</x:t>
   </x:si>
   <x:si>
     <x:t>Spacer Colour</x:t>
   </x:si>
   <x:si>
     <x:t>Middle Glass</x:t>
   </x:si>
   <x:si>
     <x:t>Inner Spacer (mm)</x:t>
   </x:si>
   <x:si>
     <x:t>Inner Glass</x:t>
   </x:si>
   <x:si>
     <x:t>Toughened</x:t>
   </x:si>