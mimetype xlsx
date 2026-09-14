--- v2 (2026-07-30)
+++ v3 (2026-09-14)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R746dcf52fdcd41df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c95a564801f440b7952b993e70a6b72f.psmdcp" Id="Rcca4d4ef1d6e47cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99602f43291e43da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68d5bca568874369b515fff21950a850.psmdcp" Id="R21f7a30de355440e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Order" sheetId="1" r:id="rId2"/>
     <x:sheet name="Instructions" sheetId="3" r:id="rId3"/>
     <x:sheet name="MasterData" sheetId="2" state="hidden" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="Georgian_Bar">MasterData!$T$2:$T$15</x:definedName>
     <x:definedName name="Duplex_Bars">MasterData!$U$2:$U$4</x:definedName>
     <x:definedName name="Leaded">MasterData!$V$2:$V$14</x:definedName>
     <x:definedName name="DuplexBack_to_Back_18mm">MasterData!$W$2:$W$17</x:definedName>
     <x:definedName name="Lead_Standard_6mm">MasterData!$X$2:$X$13</x:definedName>
     <x:definedName name="Lead_Antique_9mm">MasterData!$Y$2:$Y$13</x:definedName>
     <x:definedName name="Lead_Antique_6mm">MasterData!$Z$2:$Z$13</x:definedName>
     <x:definedName name="Lead_Standard_9mm">MasterData!$AA$2:$AA$13</x:definedName>
     <x:definedName name="Lead_Standard_12mm">MasterData!$AB$2:$AB$13</x:definedName>
     <x:definedName name="Lead_White_6mm">MasterData!$AC$2:$AC$13</x:definedName>
     <x:definedName name="Lead_White_9mm">MasterData!$AD$2:$AD$13</x:definedName>
@@ -64,51 +64,51 @@
     <x:definedName name="OuterList">MasterData!$A$2:$A$23</x:definedName>
     <x:definedName name="MiddleList">MasterData!$B$2:$B$15</x:definedName>
     <x:definedName name="InnerList">MasterData!$C$2:$C$15</x:definedName>
     <x:definedName name="SpacerColorList">MasterData!$D$2:$D$6</x:definedName>
     <x:definedName name="OuterSpacerList">MasterData!$E$2:$E$9</x:definedName>
     <x:definedName name="ToughList">MasterData!$F$2:$F$3</x:definedName>
     <x:definedName name="InnerSpacerList">MasterData!$G$2:$G$9</x:definedName>
     <x:definedName name="TguPatternList">MasterData!$H$2:$H$21</x:definedName>
     <x:definedName name="BlankList">MasterData!$I$2:$I$2</x:definedName>
     <x:definedName name="MultiBarTypeList">MasterData!$K$2:$K$5</x:definedName>
     <x:definedName name="ShapedList">MasterData!$L$2:$L$4</x:definedName>
     <x:definedName name="SteppedList">MasterData!$M$2:$M$6</x:definedName>
     <x:definedName name="PetflapList">MasterData!$N$2:$N$3</x:definedName>
     <x:definedName name="HouseList">MasterData!$O$2:$O$3</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>TGU Order Template</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 30 Jul 2026</x:t>
+    <x:t>Generated: 14 Sep 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Outer Glass</x:t>
   </x:si>
   <x:si>
     <x:t>Pattern (If Outer is Pattern)</x:t>
   </x:si>
   <x:si>
     <x:t>Outer Spacer (mm)</x:t>
   </x:si>
   <x:si>
     <x:t>Spacer Colour</x:t>
   </x:si>
   <x:si>
     <x:t>Middle Glass</x:t>
   </x:si>
   <x:si>
     <x:t>Inner Spacer (mm)</x:t>
   </x:si>
   <x:si>
     <x:t>Inner Glass</x:t>
   </x:si>
   <x:si>
     <x:t>Toughened</x:t>
   </x:si>